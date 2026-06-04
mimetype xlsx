--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -17,53 +17,53 @@
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://selfstorageuk.sharepoint.com/sites/Shared2/Shared Documents/Shared Documents/Annual Industry Report/FEDESSA/FEDESSA Survey 2026/2026 Draft Survey/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1038" documentId="8_{6343DBAE-B7DB-4C28-AD1B-10CFE8FFC96F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECC25C02-D9F6-4A59-9EF8-1E5C578C3481}"/>
+  <xr:revisionPtr revIDLastSave="1043" documentId="8_{6343DBAE-B7DB-4C28-AD1B-10CFE8FFC96F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C440630D-EDD7-48DA-AB62-31BA340B14CE}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="15720" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Details" sheetId="3" r:id="rId1"/>
     <sheet name="Company" sheetId="1" r:id="rId2"/>
     <sheet name="Facilities" sheetId="2" r:id="rId3"/>
     <sheet name="Dropdown answers Company" sheetId="6" state="hidden" r:id="rId4"/>
     <sheet name="Dropdown answers Facility" sheetId="15" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Containers">'Dropdown answers Company'!$T$2:$T$5</definedName>
     <definedName name="Freehold">'Dropdown answers Facility'!#REF!</definedName>
     <definedName name="Percentage">'Dropdown answers Company'!#REF!</definedName>
     <definedName name="Profit">'Dropdown answers Company'!$N$2:$N$7</definedName>
     <definedName name="Rental">'Dropdown answers Company'!$O$2:$O$6</definedName>
     <definedName name="Staff">'Dropdown answers Facility'!#REF!</definedName>
     <definedName name="Year">'Dropdown answers Company'!$P$2:$P$47</definedName>
     <definedName name="Yes">'Dropdown answers Company'!$Q$2:$Q$5</definedName>
     <definedName name="Yes_No">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -1119,320 +1119,55 @@
   <c r="G245" i="1"/>
   <c r="G246" i="1"/>
   <c r="G247" i="1"/>
   <c r="G248" i="1"/>
   <c r="G249" i="1"/>
   <c r="G250" i="1"/>
   <c r="G251" i="1"/>
   <c r="G252" i="1"/>
   <c r="G253" i="1"/>
   <c r="G254" i="1"/>
   <c r="G255" i="1"/>
   <c r="G256" i="1"/>
   <c r="G257" i="1"/>
   <c r="G258" i="1"/>
   <c r="G259" i="1"/>
   <c r="G260" i="1"/>
   <c r="G261" i="1"/>
   <c r="G262" i="1"/>
   <c r="G263" i="1"/>
   <c r="G264" i="1"/>
   <c r="G265" i="1"/>
   <c r="G266" i="1"/>
   <c r="G267" i="1"/>
   <c r="G268" i="1"/>
   <c r="G3" i="1"/>
-  <c r="C4" i="1"/>
-[...263 lines deleted...]
-  <c r="C268" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3098" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3363" uniqueCount="260">
   <si>
     <t>Select From Dropdown</t>
   </si>
   <si>
     <t>Please enter a whole number</t>
   </si>
   <si>
     <t>Please enter a decimal number between 0 and 100</t>
   </si>
   <si>
     <t>Please enter a number with max. 2 decimal numbers</t>
   </si>
   <si>
     <t>Enter a whole number</t>
   </si>
   <si>
     <t>Residential / personal use</t>
   </si>
   <si>
     <t>Commercial</t>
   </si>
   <si>
     <t>Open-Ended Response</t>
   </si>
   <si>
@@ -4010,51 +3745,51 @@
     </a:ext>
   </we:extLst>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="K17:P36"/>
   <sheetViews>
-    <sheetView topLeftCell="C19" workbookViewId="0">
+    <sheetView topLeftCell="C4" workbookViewId="0">
       <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="17" spans="11:16" ht="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="32" spans="11:16" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K32" s="97"/>
       <c r="L32" s="97"/>
       <c r="M32" s="97"/>
       <c r="N32" s="97"/>
       <c r="O32" s="97"/>
       <c r="P32" s="97"/>
     </row>
     <row r="33" spans="11:16" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K33" s="97"/>
       <c r="L33" s="97"/>
       <c r="M33" s="97"/>
       <c r="N33" s="97"/>
       <c r="O33" s="97"/>
       <c r="P33" s="97"/>
     </row>
     <row r="34" spans="11:16" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K34" s="97"/>
       <c r="L34" s="97"/>
@@ -4070,53 +3805,53 @@
       <c r="N35" s="97"/>
       <c r="O35" s="97"/>
       <c r="P35" s="97"/>
     </row>
     <row r="36" spans="11:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K36" s="97"/>
       <c r="L36" s="97"/>
       <c r="M36" s="97"/>
       <c r="N36" s="97"/>
       <c r="O36" s="97"/>
       <c r="P36" s="97"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE1342"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="BA2" sqref="BA2"/>
+      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="40.81640625" style="12" customWidth="1"/>
     <col min="2" max="2" width="28.6328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.26953125" style="34" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.26953125" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.54296875" style="12" customWidth="1"/>
     <col min="6" max="6" width="21.453125" style="34" customWidth="1"/>
     <col min="7" max="7" width="40.81640625" style="34" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="40.81640625" style="34" customWidth="1"/>
     <col min="9" max="9" width="43.1796875" style="32" customWidth="1"/>
     <col min="10" max="10" width="40.81640625" style="34" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="43.1796875" style="12" customWidth="1"/>
     <col min="12" max="12" width="40.81640625" style="34" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="43.1796875" style="34" customWidth="1"/>
     <col min="14" max="14" width="20.54296875" style="40" customWidth="1"/>
     <col min="15" max="15" width="23.453125" style="43" customWidth="1"/>
     <col min="16" max="16" width="23.1796875" style="36" customWidth="1"/>
     <col min="17" max="17" width="36.1796875" style="45" customWidth="1"/>
     <col min="18" max="18" width="36.1796875" style="86" customWidth="1"/>
     <col min="19" max="20" width="29.26953125" style="86" customWidth="1"/>
     <col min="21" max="21" width="25.81640625" style="42" customWidth="1"/>
     <col min="22" max="22" width="23.453125" style="37" customWidth="1"/>
@@ -4412,62 +4147,62 @@
       <c r="BA2" s="27" t="s">
         <v>235</v>
       </c>
       <c r="BB2" s="28" t="s">
         <v>74</v>
       </c>
       <c r="BC2" s="60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:55" customFormat="1" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="10"/>
       <c r="B3" s="98" t="s">
         <v>224</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="33"/>
       <c r="E3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="63"/>
       <c r="G3" s="33" t="str">
         <f>B5</f>
-        <v>Belgium</v>
+        <v>Please select:</v>
       </c>
       <c r="H3" s="33"/>
       <c r="I3" s="31"/>
       <c r="J3" s="33" t="str">
         <f>B5</f>
-        <v>Belgium</v>
+        <v>Please select:</v>
       </c>
       <c r="K3" s="31"/>
       <c r="L3" s="33" t="str">
         <f>B5</f>
-        <v>Belgium</v>
+        <v>Please select:</v>
       </c>
       <c r="M3" s="33"/>
       <c r="N3" s="47" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="38"/>
       <c r="P3" s="35" t="s">
         <v>190</v>
       </c>
       <c r="Q3" s="44"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="41" t="s">
         <v>11</v>
       </c>
       <c r="V3" s="64"/>
       <c r="W3" s="38"/>
       <c r="X3" s="67" t="s">
         <v>8</v>
       </c>
       <c r="Y3" s="67" t="s">
         <v>8</v>
       </c>
       <c r="Z3" s="67" t="s">
@@ -4511,83 +4246,82 @@
       </c>
       <c r="AQ3" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR3" s="104" t="s">
         <v>16</v>
       </c>
       <c r="AS3" s="70"/>
       <c r="AT3" s="70"/>
       <c r="AU3" s="134" t="s">
         <v>17</v>
       </c>
       <c r="AV3" s="135"/>
       <c r="AW3" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AX3" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ3" s="108"/>
       <c r="BA3" s="71" t="str">
         <f>B5</f>
-        <v>Belgium</v>
+        <v>Please select:</v>
       </c>
       <c r="BB3" s="109"/>
       <c r="BC3" s="105"/>
     </row>
     <row r="4" spans="1:55" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="112"/>
       <c r="B4" s="99" t="s">
         <v>187</v>
       </c>
-      <c r="C4" s="33" t="str">
-[...1 lines deleted...]
-        <v>Estonia</v>
+      <c r="C4" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D4" s="33"/>
       <c r="E4" s="30" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="63"/>
       <c r="G4" s="33" t="str">
-        <f t="shared" ref="G4:G67" si="1">B6</f>
-        <v>Estonia</v>
+        <f t="shared" ref="G4:G67" si="0">B6</f>
+        <v>Please select:</v>
       </c>
       <c r="H4" s="33"/>
       <c r="I4" s="154"/>
       <c r="J4" s="33" t="str">
-        <f t="shared" ref="J4:J67" si="2">B6</f>
-        <v>Estonia</v>
+        <f t="shared" ref="J4:J67" si="1">B6</f>
+        <v>Please select:</v>
       </c>
       <c r="K4" s="31"/>
       <c r="L4" s="33" t="str">
-        <f t="shared" ref="L4:L67" si="3">B6</f>
-        <v>Estonia</v>
+        <f t="shared" ref="L4:L67" si="2">B6</f>
+        <v>Please select:</v>
       </c>
       <c r="M4" s="33"/>
       <c r="N4" s="47" t="s">
         <v>19</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="35" t="s">
         <v>191</v>
       </c>
       <c r="Q4" s="44"/>
       <c r="R4" s="38"/>
       <c r="S4" s="82"/>
       <c r="T4" s="82"/>
       <c r="U4" s="41" t="s">
         <v>20</v>
       </c>
       <c r="V4" s="64"/>
       <c r="W4" s="38"/>
       <c r="X4" s="112"/>
       <c r="Y4" s="112"/>
       <c r="Z4" s="112"/>
       <c r="AA4" s="104" t="s">
         <v>98</v>
       </c>
       <c r="AB4" s="94" t="s">
@@ -4620,84 +4354,83 @@
         <v>101</v>
       </c>
       <c r="AQ4" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR4" s="104" t="s">
         <v>23</v>
       </c>
       <c r="AS4" s="70"/>
       <c r="AT4" s="70"/>
       <c r="AU4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV4" s="104" t="s">
         <v>24</v>
       </c>
       <c r="AW4" s="112"/>
       <c r="AX4" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY4" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ4" s="108"/>
       <c r="BA4" s="71" t="str">
-        <f t="shared" ref="BA4:BA67" si="4">B6</f>
-        <v>Estonia</v>
+        <f t="shared" ref="BA4:BA67" si="3">B6</f>
+        <v>Please select:</v>
       </c>
       <c r="BB4" s="109"/>
       <c r="BC4" s="105"/>
     </row>
     <row r="5" spans="1:55" customFormat="1" ht="67" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="113"/>
       <c r="B5" s="66" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-        <v>Other (please specify)</v>
+        <v>8</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D5" s="33"/>
       <c r="E5" s="30" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="63"/>
       <c r="G5" s="33" t="str">
-        <f t="shared" si="1"/>
-        <v>Other (please specify)</v>
+        <f t="shared" si="0"/>
+        <v>Please select:</v>
       </c>
       <c r="H5" s="33"/>
       <c r="I5" s="155"/>
       <c r="J5" s="33" t="str">
-        <f t="shared" si="2"/>
-        <v>Other (please specify)</v>
+        <f t="shared" si="1"/>
+        <v>Please select:</v>
       </c>
       <c r="K5" s="31"/>
       <c r="L5" s="33" t="str">
-        <f t="shared" si="3"/>
-        <v>Other (please specify)</v>
+        <f t="shared" si="2"/>
+        <v>Please select:</v>
       </c>
       <c r="M5" s="33"/>
       <c r="N5" s="47" t="s">
         <v>26</v>
       </c>
       <c r="O5" s="38"/>
       <c r="P5" s="35" t="s">
         <v>192</v>
       </c>
       <c r="Q5" s="44"/>
       <c r="R5" s="38"/>
       <c r="S5" s="83"/>
       <c r="T5" s="83"/>
       <c r="U5" s="41" t="s">
         <v>28</v>
       </c>
       <c r="V5" s="64"/>
       <c r="W5" s="38"/>
       <c r="X5" s="113"/>
       <c r="Y5" s="113"/>
       <c r="Z5" s="113"/>
       <c r="AA5" s="104" t="s">
         <v>107</v>
       </c>
       <c r="AB5" s="94" t="s">
@@ -4730,83 +4463,82 @@
         <v>110</v>
       </c>
       <c r="AQ5" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR5" s="104" t="s">
         <v>31</v>
       </c>
       <c r="AS5" s="70"/>
       <c r="AT5" s="70"/>
       <c r="AU5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="104" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="113"/>
       <c r="AX5" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="108"/>
       <c r="BA5" s="71" t="str">
-        <f t="shared" si="4"/>
-        <v>Other (please specify)</v>
+        <f t="shared" si="3"/>
+        <v>Please select:</v>
       </c>
       <c r="BB5" s="109"/>
       <c r="BC5" s="10"/>
     </row>
     <row r="6" spans="1:55" customFormat="1" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="113"/>
       <c r="B6" s="66" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-        <v>Please select:</v>
+        <v>8</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D6" s="33"/>
       <c r="E6" s="30" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="63"/>
       <c r="G6" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H6" s="33"/>
       <c r="I6" s="155"/>
       <c r="J6" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K6" s="31"/>
       <c r="L6" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M6" s="33"/>
       <c r="N6" s="121"/>
       <c r="O6" s="121"/>
       <c r="P6" s="35" t="s">
         <v>193</v>
       </c>
       <c r="Q6" s="44"/>
       <c r="R6" s="38"/>
       <c r="S6" s="83"/>
       <c r="T6" s="83"/>
       <c r="U6" s="41" t="s">
         <v>35</v>
       </c>
       <c r="V6" s="64"/>
       <c r="W6" s="38"/>
       <c r="X6" s="113"/>
       <c r="Y6" s="113"/>
       <c r="Z6" s="113"/>
       <c r="AA6" s="104" t="s">
         <v>117</v>
       </c>
       <c r="AB6" s="94" t="s">
         <v>12</v>
@@ -4838,83 +4570,82 @@
         <v>120</v>
       </c>
       <c r="AQ6" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR6" s="104" t="s">
         <v>38</v>
       </c>
       <c r="AS6" s="70"/>
       <c r="AT6" s="70"/>
       <c r="AU6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="104" t="s">
         <v>39</v>
       </c>
       <c r="AW6" s="113"/>
       <c r="AX6" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY6" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ6" s="108"/>
       <c r="BA6" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB6" s="109"/>
       <c r="BC6" s="112"/>
     </row>
     <row r="7" spans="1:55" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="113"/>
       <c r="B7" s="66" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-        <v>Please select:</v>
+        <v>8</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D7" s="33"/>
       <c r="E7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="63"/>
       <c r="G7" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H7" s="33"/>
       <c r="I7" s="155"/>
       <c r="J7" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K7" s="31"/>
       <c r="L7" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="122"/>
       <c r="O7" s="122"/>
       <c r="P7" s="35" t="s">
         <v>225</v>
       </c>
       <c r="Q7" s="44"/>
       <c r="R7" s="38"/>
       <c r="S7" s="83"/>
       <c r="T7" s="83"/>
       <c r="U7" s="41" t="s">
         <v>42</v>
       </c>
       <c r="V7" s="64"/>
       <c r="W7" s="38"/>
       <c r="X7" s="113"/>
       <c r="Y7" s="113"/>
       <c r="Z7" s="113"/>
       <c r="AA7" s="104" t="s">
         <v>126</v>
       </c>
       <c r="AB7" s="94" t="s">
         <v>12</v>
@@ -4944,83 +4675,82 @@
         <v>129</v>
       </c>
       <c r="AQ7" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR7" s="104" t="s">
         <v>44</v>
       </c>
       <c r="AS7" s="70"/>
       <c r="AT7" s="70"/>
       <c r="AU7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV7" s="104" t="s">
         <v>45</v>
       </c>
       <c r="AW7" s="113"/>
       <c r="AX7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ7" s="108"/>
       <c r="BA7" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB7" s="109"/>
       <c r="BC7" s="113"/>
     </row>
     <row r="8" spans="1:55" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="113"/>
       <c r="B8" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C8" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D8" s="33"/>
       <c r="E8" s="30" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="63"/>
       <c r="G8" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="155"/>
       <c r="J8" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K8" s="31"/>
       <c r="L8" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M8" s="33"/>
       <c r="N8" s="122"/>
       <c r="O8" s="122"/>
       <c r="P8" s="35" t="s">
         <v>226</v>
       </c>
       <c r="Q8" s="44"/>
       <c r="R8" s="38"/>
       <c r="S8" s="83"/>
       <c r="T8" s="83"/>
       <c r="U8" s="41" t="s">
         <v>41</v>
       </c>
       <c r="V8" s="64"/>
       <c r="W8" s="38"/>
       <c r="X8" s="113"/>
       <c r="Y8" s="113"/>
       <c r="Z8" s="113"/>
       <c r="AA8" s="104" t="s">
         <v>133</v>
       </c>
       <c r="AB8" s="94" t="s">
         <v>12</v>
@@ -5050,81 +4780,80 @@
         <v>136</v>
       </c>
       <c r="AQ8" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AR8" s="104" t="s">
         <v>48</v>
       </c>
       <c r="AS8" s="70"/>
       <c r="AT8" s="70"/>
       <c r="AU8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV8" s="104" t="s">
         <v>49</v>
       </c>
       <c r="AW8" s="113"/>
       <c r="AX8" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY8" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ8" s="108"/>
       <c r="BA8" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB8" s="109"/>
       <c r="BC8" s="113"/>
     </row>
     <row r="9" spans="1:55" customFormat="1" ht="44.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="113"/>
       <c r="B9" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C9" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D9" s="33"/>
       <c r="E9" s="148"/>
       <c r="F9" s="151"/>
       <c r="G9" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H9" s="33"/>
       <c r="I9" s="155"/>
       <c r="J9" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K9" s="31"/>
       <c r="L9" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M9" s="33"/>
       <c r="N9" s="122"/>
       <c r="O9" s="122"/>
       <c r="P9" s="35" t="s">
         <v>27</v>
       </c>
       <c r="Q9" s="44"/>
       <c r="R9" s="38"/>
       <c r="S9" s="83"/>
       <c r="T9" s="83"/>
       <c r="U9" s="142" t="s">
         <v>199</v>
       </c>
       <c r="V9" s="143"/>
       <c r="W9" s="38"/>
       <c r="X9" s="113"/>
       <c r="Y9" s="113"/>
       <c r="Z9" s="113"/>
       <c r="AA9" s="104" t="s">
         <v>139</v>
       </c>
       <c r="AB9" s="94" t="s">
         <v>12</v>
@@ -5150,81 +4879,80 @@
       <c r="AM9" s="117"/>
       <c r="AN9" s="118"/>
       <c r="AO9" s="113"/>
       <c r="AP9" s="112"/>
       <c r="AQ9" s="76"/>
       <c r="AR9" s="104" t="s">
         <v>51</v>
       </c>
       <c r="AS9" s="70"/>
       <c r="AT9" s="70"/>
       <c r="AU9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV9" s="104" t="s">
         <v>52</v>
       </c>
       <c r="AW9" s="113"/>
       <c r="AX9" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AY9" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ9" s="108"/>
       <c r="BA9" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB9" s="109"/>
       <c r="BC9" s="113"/>
     </row>
     <row r="10" spans="1:55" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="113"/>
       <c r="B10" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C10" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D10" s="33"/>
       <c r="E10" s="149"/>
       <c r="F10" s="152"/>
       <c r="G10" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H10" s="33"/>
       <c r="I10" s="155"/>
       <c r="J10" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K10" s="31"/>
       <c r="L10" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M10" s="33"/>
       <c r="N10" s="122"/>
       <c r="O10" s="122"/>
       <c r="P10" s="35" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="44"/>
       <c r="R10" s="38"/>
       <c r="S10" s="83"/>
       <c r="T10" s="83"/>
       <c r="U10" s="121"/>
       <c r="V10" s="121"/>
       <c r="W10" s="102"/>
       <c r="X10" s="113"/>
       <c r="Y10" s="113"/>
       <c r="Z10" s="113"/>
       <c r="AA10" s="104" t="s">
         <v>144</v>
       </c>
       <c r="AB10" s="94" t="s">
         <v>12</v>
       </c>
       <c r="AC10" s="104" t="s">
@@ -5246,81 +4974,80 @@
       <c r="AK10" s="117"/>
       <c r="AL10" s="118"/>
       <c r="AM10" s="117"/>
       <c r="AN10" s="118"/>
       <c r="AO10" s="113"/>
       <c r="AP10" s="113"/>
       <c r="AQ10" s="77"/>
       <c r="AR10" s="104" t="s">
         <v>54</v>
       </c>
       <c r="AS10" s="70"/>
       <c r="AT10" s="70"/>
       <c r="AU10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV10" s="104" t="s">
         <v>55</v>
       </c>
       <c r="AW10" s="113"/>
       <c r="AX10" s="112"/>
       <c r="AY10" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ10" s="108"/>
       <c r="BA10" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB10" s="109"/>
       <c r="BC10" s="113"/>
     </row>
     <row r="11" spans="1:55" customFormat="1" ht="48.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="113"/>
       <c r="B11" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C11" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D11" s="33"/>
       <c r="E11" s="149"/>
       <c r="F11" s="152"/>
       <c r="G11" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H11" s="33"/>
       <c r="I11" s="155"/>
       <c r="J11" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K11" s="31"/>
       <c r="L11" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M11" s="33"/>
       <c r="N11" s="122"/>
       <c r="O11" s="122"/>
       <c r="P11" s="41" t="s">
         <v>41</v>
       </c>
       <c r="Q11" s="44"/>
       <c r="R11" s="38"/>
       <c r="S11" s="83"/>
       <c r="T11" s="83"/>
       <c r="U11" s="122"/>
       <c r="V11" s="122"/>
       <c r="W11" s="102"/>
       <c r="X11" s="113"/>
       <c r="Y11" s="113"/>
       <c r="Z11" s="113"/>
       <c r="AA11" s="104" t="s">
         <v>27</v>
       </c>
       <c r="AB11" s="94" t="s">
         <v>12</v>
       </c>
       <c r="AC11" s="104" t="s">
@@ -5342,81 +5069,80 @@
       <c r="AK11" s="117"/>
       <c r="AL11" s="118"/>
       <c r="AM11" s="117"/>
       <c r="AN11" s="118"/>
       <c r="AO11" s="113"/>
       <c r="AP11" s="113"/>
       <c r="AQ11" s="77"/>
       <c r="AR11" s="104" t="s">
         <v>57</v>
       </c>
       <c r="AS11" s="70"/>
       <c r="AT11" s="70"/>
       <c r="AU11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV11" s="104" t="s">
         <v>58</v>
       </c>
       <c r="AW11" s="113"/>
       <c r="AX11" s="113"/>
       <c r="AY11" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ11" s="108"/>
       <c r="BA11" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB11" s="109"/>
       <c r="BC11" s="113"/>
     </row>
     <row r="12" spans="1:55" customFormat="1" ht="47.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="113"/>
       <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C12" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D12" s="33"/>
       <c r="E12" s="149"/>
       <c r="F12" s="152"/>
       <c r="G12" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H12" s="33"/>
       <c r="I12" s="155"/>
       <c r="J12" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K12" s="31"/>
       <c r="L12" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M12" s="33"/>
       <c r="N12" s="122"/>
       <c r="O12" s="122"/>
       <c r="P12" s="142" t="s">
         <v>194</v>
       </c>
       <c r="Q12" s="143"/>
       <c r="R12" s="83"/>
       <c r="S12" s="83"/>
       <c r="T12" s="83"/>
       <c r="U12" s="122"/>
       <c r="V12" s="122"/>
       <c r="W12" s="102"/>
       <c r="X12" s="113"/>
       <c r="Y12" s="113"/>
       <c r="Z12" s="113"/>
       <c r="AA12" s="104" t="s">
         <v>149</v>
       </c>
       <c r="AB12" s="94"/>
       <c r="AC12" s="104" t="s">
         <v>149</v>
       </c>
@@ -5434,81 +5160,80 @@
       <c r="AK12" s="117"/>
       <c r="AL12" s="118"/>
       <c r="AM12" s="117"/>
       <c r="AN12" s="118"/>
       <c r="AO12" s="113"/>
       <c r="AP12" s="113"/>
       <c r="AQ12" s="77"/>
       <c r="AR12" s="124" t="s">
         <v>212</v>
       </c>
       <c r="AS12" s="125"/>
       <c r="AT12" s="70"/>
       <c r="AU12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AV12" s="104" t="s">
         <v>60</v>
       </c>
       <c r="AW12" s="113"/>
       <c r="AX12" s="113"/>
       <c r="AY12" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ12" s="108"/>
       <c r="BA12" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB12" s="109"/>
       <c r="BC12" s="113"/>
     </row>
     <row r="13" spans="1:55" customFormat="1" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="113"/>
       <c r="B13" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C13" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D13" s="33"/>
       <c r="E13" s="149"/>
       <c r="F13" s="152"/>
       <c r="G13" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H13" s="33"/>
       <c r="I13" s="155"/>
       <c r="J13" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K13" s="31"/>
       <c r="L13" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M13" s="33"/>
       <c r="N13" s="122"/>
       <c r="O13" s="122"/>
       <c r="P13" s="121"/>
       <c r="Q13" s="121"/>
       <c r="R13" s="83"/>
       <c r="S13" s="83"/>
       <c r="T13" s="83"/>
       <c r="U13" s="122"/>
       <c r="V13" s="122"/>
       <c r="W13" s="102"/>
       <c r="X13" s="113"/>
       <c r="Y13" s="113"/>
       <c r="Z13" s="113"/>
       <c r="AA13" s="77"/>
       <c r="AB13" s="77"/>
       <c r="AC13" s="77"/>
       <c r="AD13" s="77"/>
       <c r="AE13" s="104" t="s">
         <v>61</v>
       </c>
       <c r="AF13" s="68" t="s">
         <v>14</v>
@@ -5516,11071 +5241,10816 @@
       <c r="AG13" s="80"/>
       <c r="AH13" s="80"/>
       <c r="AI13" s="113"/>
       <c r="AJ13" s="77"/>
       <c r="AK13" s="117"/>
       <c r="AL13" s="118"/>
       <c r="AM13" s="117"/>
       <c r="AN13" s="118"/>
       <c r="AO13" s="113"/>
       <c r="AP13" s="113"/>
       <c r="AQ13" s="77"/>
       <c r="AR13" s="77"/>
       <c r="AS13" s="77"/>
       <c r="AT13" s="77"/>
       <c r="AU13" s="10" t="s">
         <v>62</v>
       </c>
       <c r="AV13" s="11"/>
       <c r="AW13" s="113"/>
       <c r="AX13" s="113"/>
       <c r="AY13" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ13" s="108"/>
       <c r="BA13" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB13" s="109"/>
       <c r="BC13" s="113"/>
     </row>
     <row r="14" spans="1:55" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="113"/>
       <c r="B14" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C14" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D14" s="33"/>
       <c r="E14" s="149"/>
       <c r="F14" s="152"/>
       <c r="G14" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H14" s="33"/>
       <c r="I14" s="155"/>
       <c r="J14" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K14" s="31"/>
       <c r="L14" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M14" s="33"/>
       <c r="N14" s="122"/>
       <c r="O14" s="122"/>
       <c r="P14" s="122"/>
       <c r="Q14" s="122"/>
       <c r="R14" s="83"/>
       <c r="S14" s="83"/>
       <c r="T14" s="83"/>
       <c r="U14" s="122"/>
       <c r="V14" s="122"/>
       <c r="W14" s="102"/>
       <c r="X14" s="113"/>
       <c r="Y14" s="113"/>
       <c r="Z14" s="113"/>
       <c r="AA14" s="77"/>
       <c r="AB14" s="77"/>
       <c r="AC14" s="79"/>
       <c r="AD14" s="79"/>
       <c r="AE14" s="104" t="s">
         <v>63</v>
       </c>
       <c r="AF14" s="68" t="s">
         <v>14</v>
       </c>
       <c r="AG14" s="80"/>
       <c r="AH14" s="80"/>
       <c r="AI14" s="113"/>
       <c r="AJ14" s="77"/>
       <c r="AK14" s="117"/>
       <c r="AL14" s="118"/>
       <c r="AM14" s="117"/>
       <c r="AN14" s="118"/>
       <c r="AO14" s="113"/>
       <c r="AP14" s="113"/>
       <c r="AQ14" s="79"/>
       <c r="AR14" s="79"/>
       <c r="AS14" s="79"/>
       <c r="AT14" s="79"/>
       <c r="AU14" s="115"/>
       <c r="AV14" s="116"/>
       <c r="AW14" s="113"/>
       <c r="AX14" s="113"/>
       <c r="AY14" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ14" s="108"/>
       <c r="BA14" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB14" s="109"/>
       <c r="BC14" s="113"/>
     </row>
     <row r="15" spans="1:55" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="113"/>
       <c r="B15" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C15" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D15" s="33"/>
       <c r="E15" s="149"/>
       <c r="F15" s="152"/>
       <c r="G15" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H15" s="33"/>
       <c r="I15" s="155"/>
       <c r="J15" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K15" s="31"/>
       <c r="L15" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="122"/>
       <c r="O15" s="122"/>
       <c r="P15" s="122"/>
       <c r="Q15" s="122"/>
       <c r="R15" s="83"/>
       <c r="S15" s="83"/>
       <c r="T15" s="83"/>
       <c r="U15" s="122"/>
       <c r="V15" s="122"/>
       <c r="W15" s="102"/>
       <c r="X15" s="113"/>
       <c r="Y15" s="113"/>
       <c r="Z15" s="113"/>
       <c r="AA15" s="77"/>
       <c r="AB15" s="79"/>
       <c r="AC15" s="79"/>
       <c r="AD15" s="79"/>
       <c r="AE15" s="104" t="s">
         <v>64</v>
       </c>
       <c r="AF15" s="68"/>
       <c r="AG15" s="80"/>
       <c r="AH15" s="80"/>
       <c r="AI15" s="113"/>
       <c r="AJ15" s="77"/>
       <c r="AK15" s="117"/>
       <c r="AL15" s="118"/>
       <c r="AM15" s="117"/>
       <c r="AN15" s="118"/>
       <c r="AO15" s="113"/>
       <c r="AP15" s="113"/>
       <c r="AQ15" s="79"/>
       <c r="AR15" s="79"/>
       <c r="AS15" s="79"/>
       <c r="AT15" s="79"/>
       <c r="AU15" s="117"/>
       <c r="AV15" s="118"/>
       <c r="AW15" s="113"/>
       <c r="AX15" s="113"/>
       <c r="AY15" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ15" s="108"/>
       <c r="BA15" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB15" s="109"/>
       <c r="BC15" s="113"/>
     </row>
     <row r="16" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="113"/>
       <c r="B16" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C16" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D16" s="33"/>
       <c r="E16" s="149"/>
       <c r="F16" s="152"/>
       <c r="G16" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H16" s="33"/>
       <c r="I16" s="155"/>
       <c r="J16" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K16" s="31"/>
       <c r="L16" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M16" s="33"/>
       <c r="N16" s="122"/>
       <c r="O16" s="122"/>
       <c r="P16" s="122"/>
       <c r="Q16" s="122"/>
       <c r="R16" s="83"/>
       <c r="S16" s="83"/>
       <c r="T16" s="83"/>
       <c r="U16" s="122"/>
       <c r="V16" s="122"/>
       <c r="W16" s="102"/>
       <c r="X16" s="113"/>
       <c r="Y16" s="113"/>
       <c r="Z16" s="113"/>
       <c r="AA16" s="77"/>
       <c r="AB16" s="77"/>
       <c r="AC16" s="79"/>
       <c r="AD16" s="79"/>
       <c r="AE16" s="115"/>
       <c r="AF16" s="116"/>
       <c r="AG16" s="80"/>
       <c r="AH16" s="80"/>
       <c r="AI16" s="113"/>
       <c r="AJ16" s="77"/>
       <c r="AK16" s="117"/>
       <c r="AL16" s="118"/>
       <c r="AM16" s="117"/>
       <c r="AN16" s="118"/>
       <c r="AO16" s="113"/>
       <c r="AP16" s="113"/>
       <c r="AQ16" s="79"/>
       <c r="AR16" s="79"/>
       <c r="AS16" s="79"/>
       <c r="AT16" s="79"/>
       <c r="AU16" s="117"/>
       <c r="AV16" s="118"/>
       <c r="AW16" s="113"/>
       <c r="AX16" s="113"/>
       <c r="AY16" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ16" s="108"/>
       <c r="BA16" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB16" s="109"/>
       <c r="BC16" s="113"/>
     </row>
     <row r="17" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="113"/>
       <c r="B17" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C17" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D17" s="33"/>
       <c r="E17" s="149"/>
       <c r="F17" s="152"/>
       <c r="G17" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H17" s="33"/>
       <c r="I17" s="155"/>
       <c r="J17" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K17" s="31"/>
       <c r="L17" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M17" s="33"/>
       <c r="N17" s="122"/>
       <c r="O17" s="122"/>
       <c r="P17" s="122"/>
       <c r="Q17" s="122"/>
       <c r="R17" s="83"/>
       <c r="S17" s="83"/>
       <c r="T17" s="83"/>
       <c r="U17" s="122"/>
       <c r="V17" s="122"/>
       <c r="W17" s="102"/>
       <c r="X17" s="113"/>
       <c r="Y17" s="113"/>
       <c r="Z17" s="113"/>
       <c r="AA17" s="79"/>
       <c r="AB17" s="79"/>
       <c r="AC17" s="79"/>
       <c r="AD17" s="79"/>
       <c r="AE17" s="117"/>
       <c r="AF17" s="118"/>
       <c r="AG17" s="80"/>
       <c r="AH17" s="80"/>
       <c r="AI17" s="113"/>
       <c r="AJ17" s="77"/>
       <c r="AK17" s="117"/>
       <c r="AL17" s="118"/>
       <c r="AM17" s="117"/>
       <c r="AN17" s="118"/>
       <c r="AO17" s="113"/>
       <c r="AP17" s="113"/>
       <c r="AQ17" s="79"/>
       <c r="AR17" s="79"/>
       <c r="AS17" s="79"/>
       <c r="AT17" s="79"/>
       <c r="AU17" s="117"/>
       <c r="AV17" s="118"/>
       <c r="AW17" s="113"/>
       <c r="AX17" s="113"/>
       <c r="AY17" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ17" s="108"/>
       <c r="BA17" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB17" s="109"/>
       <c r="BC17" s="113"/>
     </row>
     <row r="18" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="113"/>
       <c r="B18" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C18" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D18" s="33"/>
       <c r="E18" s="149"/>
       <c r="F18" s="152"/>
       <c r="G18" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H18" s="33"/>
       <c r="I18" s="155"/>
       <c r="J18" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K18" s="31"/>
       <c r="L18" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M18" s="33"/>
       <c r="N18" s="122"/>
       <c r="O18" s="122"/>
       <c r="P18" s="122"/>
       <c r="Q18" s="122"/>
       <c r="R18" s="83"/>
       <c r="S18" s="83"/>
       <c r="T18" s="83"/>
       <c r="U18" s="122"/>
       <c r="V18" s="122"/>
       <c r="W18" s="102"/>
       <c r="X18" s="113"/>
       <c r="Y18" s="113"/>
       <c r="Z18" s="113"/>
       <c r="AA18" s="79"/>
       <c r="AB18" s="79"/>
       <c r="AC18" s="79"/>
       <c r="AD18" s="79"/>
       <c r="AE18" s="117"/>
       <c r="AF18" s="118"/>
       <c r="AG18" s="80"/>
       <c r="AH18" s="80"/>
       <c r="AI18" s="113"/>
       <c r="AJ18" s="77"/>
       <c r="AK18" s="117"/>
       <c r="AL18" s="118"/>
       <c r="AM18" s="117"/>
       <c r="AN18" s="118"/>
       <c r="AO18" s="113"/>
       <c r="AP18" s="113"/>
       <c r="AQ18" s="79"/>
       <c r="AR18" s="79"/>
       <c r="AS18" s="79"/>
       <c r="AT18" s="79"/>
       <c r="AU18" s="117"/>
       <c r="AV18" s="118"/>
       <c r="AW18" s="113"/>
       <c r="AX18" s="113"/>
       <c r="AY18" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ18" s="108"/>
       <c r="BA18" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB18" s="109"/>
       <c r="BC18" s="113"/>
     </row>
     <row r="19" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="113"/>
       <c r="B19" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C19" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D19" s="33"/>
       <c r="E19" s="149"/>
       <c r="F19" s="152"/>
       <c r="G19" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H19" s="33"/>
       <c r="I19" s="155"/>
       <c r="J19" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K19" s="31"/>
       <c r="L19" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M19" s="33"/>
       <c r="N19" s="122"/>
       <c r="O19" s="122"/>
       <c r="P19" s="122"/>
       <c r="Q19" s="122"/>
       <c r="R19" s="83"/>
       <c r="S19" s="83"/>
       <c r="T19" s="83"/>
       <c r="U19" s="122"/>
       <c r="V19" s="122"/>
       <c r="W19" s="102"/>
       <c r="X19" s="113"/>
       <c r="Y19" s="113"/>
       <c r="Z19" s="113"/>
       <c r="AA19" s="79"/>
       <c r="AB19" s="79"/>
       <c r="AC19" s="79"/>
       <c r="AD19" s="79"/>
       <c r="AE19" s="117"/>
       <c r="AF19" s="118"/>
       <c r="AG19" s="80"/>
       <c r="AH19" s="80"/>
       <c r="AI19" s="113"/>
       <c r="AJ19" s="77"/>
       <c r="AK19" s="117"/>
       <c r="AL19" s="118"/>
       <c r="AM19" s="117"/>
       <c r="AN19" s="118"/>
       <c r="AO19" s="113"/>
       <c r="AP19" s="113"/>
       <c r="AQ19" s="79"/>
       <c r="AR19" s="79"/>
       <c r="AS19" s="79"/>
       <c r="AT19" s="79"/>
       <c r="AU19" s="117"/>
       <c r="AV19" s="118"/>
       <c r="AW19" s="113"/>
       <c r="AX19" s="113"/>
       <c r="AY19" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ19" s="108"/>
       <c r="BA19" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB19" s="109"/>
       <c r="BC19" s="113"/>
     </row>
     <row r="20" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="113"/>
       <c r="B20" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C20" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D20" s="33"/>
       <c r="E20" s="149"/>
       <c r="F20" s="152"/>
       <c r="G20" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H20" s="33"/>
       <c r="I20" s="155"/>
       <c r="J20" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K20" s="31"/>
       <c r="L20" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M20" s="33"/>
       <c r="N20" s="122"/>
       <c r="O20" s="122"/>
       <c r="P20" s="122"/>
       <c r="Q20" s="122"/>
       <c r="R20" s="83"/>
       <c r="S20" s="83"/>
       <c r="T20" s="83"/>
       <c r="U20" s="122"/>
       <c r="V20" s="122"/>
       <c r="W20" s="102"/>
       <c r="X20" s="113"/>
       <c r="Y20" s="113"/>
       <c r="Z20" s="113"/>
       <c r="AA20" s="79"/>
       <c r="AB20" s="79"/>
       <c r="AC20" s="79"/>
       <c r="AD20" s="79"/>
       <c r="AE20" s="117"/>
       <c r="AF20" s="118"/>
       <c r="AG20" s="80"/>
       <c r="AH20" s="80"/>
       <c r="AI20" s="113"/>
       <c r="AJ20" s="77"/>
       <c r="AK20" s="117"/>
       <c r="AL20" s="118"/>
       <c r="AM20" s="117"/>
       <c r="AN20" s="118"/>
       <c r="AO20" s="113"/>
       <c r="AP20" s="113"/>
       <c r="AQ20" s="79"/>
       <c r="AR20" s="79"/>
       <c r="AS20" s="79"/>
       <c r="AT20" s="79"/>
       <c r="AU20" s="117"/>
       <c r="AV20" s="118"/>
       <c r="AW20" s="113"/>
       <c r="AX20" s="113"/>
       <c r="AY20" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ20" s="108"/>
       <c r="BA20" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB20" s="109"/>
       <c r="BC20" s="113"/>
     </row>
     <row r="21" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="113"/>
       <c r="B21" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C21" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C21" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D21" s="33"/>
       <c r="E21" s="149"/>
       <c r="F21" s="152"/>
       <c r="G21" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H21" s="33"/>
       <c r="I21" s="155"/>
       <c r="J21" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K21" s="31"/>
       <c r="L21" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M21" s="33"/>
       <c r="N21" s="122"/>
       <c r="O21" s="122"/>
       <c r="P21" s="122"/>
       <c r="Q21" s="122"/>
       <c r="R21" s="83"/>
       <c r="S21" s="83"/>
       <c r="T21" s="83"/>
       <c r="U21" s="122"/>
       <c r="V21" s="122"/>
       <c r="W21" s="102"/>
       <c r="X21" s="113"/>
       <c r="Y21" s="113"/>
       <c r="Z21" s="113"/>
       <c r="AA21" s="79"/>
       <c r="AB21" s="79"/>
       <c r="AC21" s="79"/>
       <c r="AD21" s="79"/>
       <c r="AE21" s="117"/>
       <c r="AF21" s="118"/>
       <c r="AG21" s="80"/>
       <c r="AH21" s="80"/>
       <c r="AI21" s="113"/>
       <c r="AJ21" s="77"/>
       <c r="AK21" s="117"/>
       <c r="AL21" s="118"/>
       <c r="AM21" s="117"/>
       <c r="AN21" s="118"/>
       <c r="AO21" s="113"/>
       <c r="AP21" s="113"/>
       <c r="AQ21" s="79"/>
       <c r="AR21" s="79"/>
       <c r="AS21" s="79"/>
       <c r="AT21" s="79"/>
       <c r="AU21" s="117"/>
       <c r="AV21" s="118"/>
       <c r="AW21" s="113"/>
       <c r="AX21" s="113"/>
       <c r="AY21" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ21" s="108"/>
       <c r="BA21" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB21" s="109"/>
       <c r="BC21" s="113"/>
     </row>
     <row r="22" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="113"/>
       <c r="B22" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C22" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D22" s="33"/>
       <c r="E22" s="149"/>
       <c r="F22" s="152"/>
       <c r="G22" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H22" s="33"/>
       <c r="I22" s="155"/>
       <c r="J22" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K22" s="31"/>
       <c r="L22" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M22" s="33"/>
       <c r="N22" s="122"/>
       <c r="O22" s="122"/>
       <c r="P22" s="122"/>
       <c r="Q22" s="122"/>
       <c r="R22" s="83"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="122"/>
       <c r="V22" s="122"/>
       <c r="W22" s="102"/>
       <c r="X22" s="113"/>
       <c r="Y22" s="113"/>
       <c r="Z22" s="113"/>
       <c r="AA22" s="79"/>
       <c r="AB22" s="79"/>
       <c r="AC22" s="79"/>
       <c r="AD22" s="79"/>
       <c r="AE22" s="117"/>
       <c r="AF22" s="118"/>
       <c r="AG22" s="80"/>
       <c r="AH22" s="80"/>
       <c r="AI22" s="113"/>
       <c r="AJ22" s="77"/>
       <c r="AK22" s="117"/>
       <c r="AL22" s="118"/>
       <c r="AM22" s="117"/>
       <c r="AN22" s="118"/>
       <c r="AO22" s="113"/>
       <c r="AP22" s="113"/>
       <c r="AQ22" s="79"/>
       <c r="AR22" s="79"/>
       <c r="AS22" s="79"/>
       <c r="AT22" s="79"/>
       <c r="AU22" s="117"/>
       <c r="AV22" s="118"/>
       <c r="AW22" s="113"/>
       <c r="AX22" s="113"/>
       <c r="AY22" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ22" s="108"/>
       <c r="BA22" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB22" s="109"/>
       <c r="BC22" s="113"/>
     </row>
     <row r="23" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="113"/>
       <c r="B23" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C23" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D23" s="33"/>
       <c r="E23" s="149"/>
       <c r="F23" s="152"/>
       <c r="G23" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H23" s="33"/>
       <c r="I23" s="155"/>
       <c r="J23" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K23" s="31"/>
       <c r="L23" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M23" s="33"/>
       <c r="N23" s="122"/>
       <c r="O23" s="122"/>
       <c r="P23" s="122"/>
       <c r="Q23" s="122"/>
       <c r="R23" s="83"/>
       <c r="S23" s="83"/>
       <c r="T23" s="83"/>
       <c r="U23" s="122"/>
       <c r="V23" s="122"/>
       <c r="W23" s="102"/>
       <c r="X23" s="113"/>
       <c r="Y23" s="113"/>
       <c r="Z23" s="113"/>
       <c r="AA23" s="79"/>
       <c r="AB23" s="79"/>
       <c r="AC23" s="79"/>
       <c r="AD23" s="79"/>
       <c r="AE23" s="117"/>
       <c r="AF23" s="118"/>
       <c r="AG23" s="80"/>
       <c r="AH23" s="80"/>
       <c r="AI23" s="113"/>
       <c r="AJ23" s="77"/>
       <c r="AK23" s="117"/>
       <c r="AL23" s="118"/>
       <c r="AM23" s="117"/>
       <c r="AN23" s="118"/>
       <c r="AO23" s="113"/>
       <c r="AP23" s="113"/>
       <c r="AQ23" s="79"/>
       <c r="AR23" s="79"/>
       <c r="AS23" s="79"/>
       <c r="AT23" s="79"/>
       <c r="AU23" s="117"/>
       <c r="AV23" s="118"/>
       <c r="AW23" s="113"/>
       <c r="AX23" s="113"/>
       <c r="AY23" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ23" s="108"/>
       <c r="BA23" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB23" s="109"/>
       <c r="BC23" s="113"/>
     </row>
     <row r="24" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="113"/>
       <c r="B24" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C24" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C24" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D24" s="33"/>
       <c r="E24" s="149"/>
       <c r="F24" s="152"/>
       <c r="G24" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H24" s="33"/>
       <c r="I24" s="155"/>
       <c r="J24" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K24" s="31"/>
       <c r="L24" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M24" s="33"/>
       <c r="N24" s="122"/>
       <c r="O24" s="122"/>
       <c r="P24" s="122"/>
       <c r="Q24" s="122"/>
       <c r="R24" s="83"/>
       <c r="S24" s="83"/>
       <c r="T24" s="83"/>
       <c r="U24" s="122"/>
       <c r="V24" s="122"/>
       <c r="W24" s="102"/>
       <c r="X24" s="113"/>
       <c r="Y24" s="113"/>
       <c r="Z24" s="113"/>
       <c r="AA24" s="79"/>
       <c r="AB24" s="79"/>
       <c r="AC24" s="79"/>
       <c r="AD24" s="79"/>
       <c r="AE24" s="117"/>
       <c r="AF24" s="118"/>
       <c r="AG24" s="80"/>
       <c r="AH24" s="80"/>
       <c r="AI24" s="113"/>
       <c r="AJ24" s="77"/>
       <c r="AK24" s="117"/>
       <c r="AL24" s="118"/>
       <c r="AM24" s="117"/>
       <c r="AN24" s="118"/>
       <c r="AO24" s="113"/>
       <c r="AP24" s="113"/>
       <c r="AQ24" s="79"/>
       <c r="AR24" s="79"/>
       <c r="AS24" s="79"/>
       <c r="AT24" s="79"/>
       <c r="AU24" s="117"/>
       <c r="AV24" s="118"/>
       <c r="AW24" s="113"/>
       <c r="AX24" s="113"/>
       <c r="AY24" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ24" s="108"/>
       <c r="BA24" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB24" s="109"/>
       <c r="BC24" s="113"/>
     </row>
     <row r="25" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="113"/>
       <c r="B25" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C25" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C25" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D25" s="33"/>
       <c r="E25" s="149"/>
       <c r="F25" s="152"/>
       <c r="G25" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H25" s="33"/>
       <c r="I25" s="155"/>
       <c r="J25" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K25" s="31"/>
       <c r="L25" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M25" s="33"/>
       <c r="N25" s="122"/>
       <c r="O25" s="122"/>
       <c r="P25" s="122"/>
       <c r="Q25" s="122"/>
       <c r="R25" s="83"/>
       <c r="S25" s="83"/>
       <c r="T25" s="83"/>
       <c r="U25" s="122"/>
       <c r="V25" s="122"/>
       <c r="W25" s="102"/>
       <c r="X25" s="113"/>
       <c r="Y25" s="113"/>
       <c r="Z25" s="113"/>
       <c r="AA25" s="79"/>
       <c r="AB25" s="79"/>
       <c r="AC25" s="79"/>
       <c r="AD25" s="79"/>
       <c r="AE25" s="117"/>
       <c r="AF25" s="118"/>
       <c r="AG25" s="80"/>
       <c r="AH25" s="80"/>
       <c r="AI25" s="113"/>
       <c r="AJ25" s="77"/>
       <c r="AK25" s="117"/>
       <c r="AL25" s="118"/>
       <c r="AM25" s="117"/>
       <c r="AN25" s="118"/>
       <c r="AO25" s="113"/>
       <c r="AP25" s="113"/>
       <c r="AQ25" s="79"/>
       <c r="AR25" s="79"/>
       <c r="AS25" s="79"/>
       <c r="AT25" s="79"/>
       <c r="AU25" s="117"/>
       <c r="AV25" s="118"/>
       <c r="AW25" s="113"/>
       <c r="AX25" s="113"/>
       <c r="AY25" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ25" s="108"/>
       <c r="BA25" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB25" s="109"/>
       <c r="BC25" s="113"/>
     </row>
     <row r="26" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="113"/>
       <c r="B26" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C26" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C26" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="149"/>
       <c r="F26" s="152"/>
       <c r="G26" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="155"/>
       <c r="J26" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K26" s="31"/>
       <c r="L26" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M26" s="33"/>
       <c r="N26" s="122"/>
       <c r="O26" s="122"/>
       <c r="P26" s="122"/>
       <c r="Q26" s="122"/>
       <c r="R26" s="83"/>
       <c r="S26" s="83"/>
       <c r="T26" s="83"/>
       <c r="U26" s="122"/>
       <c r="V26" s="122"/>
       <c r="W26" s="102"/>
       <c r="X26" s="113"/>
       <c r="Y26" s="113"/>
       <c r="Z26" s="113"/>
       <c r="AA26" s="79"/>
       <c r="AB26" s="79"/>
       <c r="AC26" s="79"/>
       <c r="AD26" s="79"/>
       <c r="AE26" s="117"/>
       <c r="AF26" s="118"/>
       <c r="AG26" s="80"/>
       <c r="AH26" s="80"/>
       <c r="AI26" s="113"/>
       <c r="AJ26" s="77"/>
       <c r="AK26" s="117"/>
       <c r="AL26" s="118"/>
       <c r="AM26" s="117"/>
       <c r="AN26" s="118"/>
       <c r="AO26" s="113"/>
       <c r="AP26" s="113"/>
       <c r="AQ26" s="79"/>
       <c r="AR26" s="79"/>
       <c r="AS26" s="79"/>
       <c r="AT26" s="79"/>
       <c r="AU26" s="117"/>
       <c r="AV26" s="118"/>
       <c r="AW26" s="113"/>
       <c r="AX26" s="113"/>
       <c r="AY26" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ26" s="108"/>
       <c r="BA26" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB26" s="109"/>
       <c r="BC26" s="113"/>
     </row>
     <row r="27" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="113"/>
       <c r="B27" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C27" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C27" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D27" s="33"/>
       <c r="E27" s="149"/>
       <c r="F27" s="152"/>
       <c r="G27" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H27" s="33"/>
       <c r="I27" s="155"/>
       <c r="J27" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K27" s="31"/>
       <c r="L27" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M27" s="33"/>
       <c r="N27" s="122"/>
       <c r="O27" s="122"/>
       <c r="P27" s="122"/>
       <c r="Q27" s="122"/>
       <c r="R27" s="83"/>
       <c r="S27" s="83"/>
       <c r="T27" s="83"/>
       <c r="U27" s="122"/>
       <c r="V27" s="122"/>
       <c r="W27" s="102"/>
       <c r="X27" s="113"/>
       <c r="Y27" s="113"/>
       <c r="Z27" s="113"/>
       <c r="AA27" s="79"/>
       <c r="AB27" s="79"/>
       <c r="AC27" s="79"/>
       <c r="AD27" s="79"/>
       <c r="AE27" s="117"/>
       <c r="AF27" s="118"/>
       <c r="AG27" s="80"/>
       <c r="AH27" s="80"/>
       <c r="AI27" s="113"/>
       <c r="AJ27" s="77"/>
       <c r="AK27" s="117"/>
       <c r="AL27" s="118"/>
       <c r="AM27" s="117"/>
       <c r="AN27" s="118"/>
       <c r="AO27" s="113"/>
       <c r="AP27" s="113"/>
       <c r="AQ27" s="79"/>
       <c r="AR27" s="79"/>
       <c r="AS27" s="79"/>
       <c r="AT27" s="79"/>
       <c r="AU27" s="117"/>
       <c r="AV27" s="118"/>
       <c r="AW27" s="113"/>
       <c r="AX27" s="113"/>
       <c r="AY27" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ27" s="108"/>
       <c r="BA27" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB27" s="109"/>
       <c r="BC27" s="113"/>
     </row>
     <row r="28" spans="1:55" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="113"/>
       <c r="B28" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C28" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C28" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D28" s="33"/>
       <c r="E28" s="149"/>
       <c r="F28" s="152"/>
       <c r="G28" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H28" s="33"/>
       <c r="I28" s="155"/>
       <c r="J28" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K28" s="31"/>
       <c r="L28" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M28" s="33"/>
       <c r="N28" s="122"/>
       <c r="O28" s="122"/>
       <c r="P28" s="122"/>
       <c r="Q28" s="122"/>
       <c r="R28" s="83"/>
       <c r="S28" s="83"/>
       <c r="T28" s="83"/>
       <c r="U28" s="122"/>
       <c r="V28" s="122"/>
       <c r="W28" s="102"/>
       <c r="X28" s="113"/>
       <c r="Y28" s="113"/>
       <c r="Z28" s="113"/>
       <c r="AA28" s="79"/>
       <c r="AB28" s="79"/>
       <c r="AC28" s="79"/>
       <c r="AD28" s="79"/>
       <c r="AE28" s="117"/>
       <c r="AF28" s="118"/>
       <c r="AG28" s="80"/>
       <c r="AH28" s="80"/>
       <c r="AI28" s="113"/>
       <c r="AJ28" s="77"/>
       <c r="AK28" s="117"/>
       <c r="AL28" s="118"/>
       <c r="AM28" s="117"/>
       <c r="AN28" s="118"/>
       <c r="AO28" s="113"/>
       <c r="AP28" s="113"/>
       <c r="AQ28" s="79"/>
       <c r="AR28" s="79"/>
       <c r="AS28" s="79"/>
       <c r="AT28" s="79"/>
       <c r="AU28" s="117"/>
       <c r="AV28" s="118"/>
       <c r="AW28" s="113"/>
       <c r="AX28" s="113"/>
       <c r="AY28" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ28" s="108"/>
       <c r="BA28" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB28" s="109"/>
       <c r="BC28" s="113"/>
     </row>
     <row r="29" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="113"/>
       <c r="B29" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C29" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C29" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D29" s="33"/>
       <c r="E29" s="149"/>
       <c r="F29" s="152"/>
       <c r="G29" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H29" s="33"/>
       <c r="I29" s="155"/>
       <c r="J29" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K29" s="31"/>
       <c r="L29" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M29" s="33"/>
       <c r="N29" s="122"/>
       <c r="O29" s="122"/>
       <c r="P29" s="122"/>
       <c r="Q29" s="122"/>
       <c r="R29" s="83"/>
       <c r="S29" s="83"/>
       <c r="T29" s="83"/>
       <c r="U29" s="122"/>
       <c r="V29" s="122"/>
       <c r="W29" s="102"/>
       <c r="X29" s="113"/>
       <c r="Y29" s="113"/>
       <c r="Z29" s="113"/>
       <c r="AA29" s="79"/>
       <c r="AB29" s="79"/>
       <c r="AC29" s="79"/>
       <c r="AD29" s="79"/>
       <c r="AE29" s="117"/>
       <c r="AF29" s="118"/>
       <c r="AG29" s="80"/>
       <c r="AH29" s="80"/>
       <c r="AI29" s="113"/>
       <c r="AJ29" s="77"/>
       <c r="AK29" s="117"/>
       <c r="AL29" s="118"/>
       <c r="AM29" s="117"/>
       <c r="AN29" s="118"/>
       <c r="AO29" s="113"/>
       <c r="AP29" s="113"/>
       <c r="AQ29" s="79"/>
       <c r="AR29" s="79"/>
       <c r="AS29" s="79"/>
       <c r="AT29" s="79"/>
       <c r="AU29" s="117"/>
       <c r="AV29" s="118"/>
       <c r="AW29" s="113"/>
       <c r="AX29" s="113"/>
       <c r="AY29" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ29" s="108"/>
       <c r="BA29" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB29" s="109"/>
       <c r="BC29" s="113"/>
     </row>
     <row r="30" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A30" s="113"/>
       <c r="B30" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C30" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D30" s="33"/>
       <c r="E30" s="149"/>
       <c r="F30" s="152"/>
       <c r="G30" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H30" s="33"/>
       <c r="I30" s="155"/>
       <c r="J30" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K30" s="31"/>
       <c r="L30" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M30" s="33"/>
       <c r="N30" s="122"/>
       <c r="O30" s="122"/>
       <c r="P30" s="122"/>
       <c r="Q30" s="122"/>
       <c r="R30" s="83"/>
       <c r="S30" s="83"/>
       <c r="T30" s="83"/>
       <c r="U30" s="122"/>
       <c r="V30" s="122"/>
       <c r="W30" s="102"/>
       <c r="X30" s="113"/>
       <c r="Y30" s="113"/>
       <c r="Z30" s="113"/>
       <c r="AA30" s="79"/>
       <c r="AB30" s="79"/>
       <c r="AC30" s="79"/>
       <c r="AD30" s="79"/>
       <c r="AE30" s="117"/>
       <c r="AF30" s="118"/>
       <c r="AG30" s="80"/>
       <c r="AH30" s="80"/>
       <c r="AI30" s="113"/>
       <c r="AJ30" s="77"/>
       <c r="AK30" s="117"/>
       <c r="AL30" s="118"/>
       <c r="AM30" s="117"/>
       <c r="AN30" s="118"/>
       <c r="AO30" s="113"/>
       <c r="AP30" s="113"/>
       <c r="AQ30" s="79"/>
       <c r="AR30" s="79"/>
       <c r="AS30" s="79"/>
       <c r="AT30" s="79"/>
       <c r="AU30" s="117"/>
       <c r="AV30" s="118"/>
       <c r="AW30" s="113"/>
       <c r="AX30" s="113"/>
       <c r="AY30" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ30" s="108"/>
       <c r="BA30" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB30" s="109"/>
       <c r="BC30" s="113"/>
     </row>
     <row r="31" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="113"/>
       <c r="B31" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C31" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C31" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D31" s="33"/>
       <c r="E31" s="149"/>
       <c r="F31" s="152"/>
       <c r="G31" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H31" s="33"/>
       <c r="I31" s="155"/>
       <c r="J31" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K31" s="31"/>
       <c r="L31" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M31" s="33"/>
       <c r="N31" s="122"/>
       <c r="O31" s="122"/>
       <c r="P31" s="122"/>
       <c r="Q31" s="122"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="122"/>
       <c r="V31" s="122"/>
       <c r="W31" s="102"/>
       <c r="X31" s="113"/>
       <c r="Y31" s="113"/>
       <c r="Z31" s="113"/>
       <c r="AA31" s="79"/>
       <c r="AB31" s="79"/>
       <c r="AC31" s="79"/>
       <c r="AD31" s="79"/>
       <c r="AE31" s="117"/>
       <c r="AF31" s="118"/>
       <c r="AG31" s="80"/>
       <c r="AH31" s="80"/>
       <c r="AI31" s="113"/>
       <c r="AJ31" s="77"/>
       <c r="AK31" s="117"/>
       <c r="AL31" s="118"/>
       <c r="AM31" s="117"/>
       <c r="AN31" s="118"/>
       <c r="AO31" s="113"/>
       <c r="AP31" s="113"/>
       <c r="AQ31" s="79"/>
       <c r="AR31" s="79"/>
       <c r="AS31" s="79"/>
       <c r="AT31" s="79"/>
       <c r="AU31" s="117"/>
       <c r="AV31" s="118"/>
       <c r="AW31" s="113"/>
       <c r="AX31" s="113"/>
       <c r="AY31" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ31" s="108"/>
       <c r="BA31" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB31" s="109"/>
       <c r="BC31" s="113"/>
     </row>
     <row r="32" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="113"/>
       <c r="B32" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C32" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C32" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D32" s="33"/>
       <c r="E32" s="149"/>
       <c r="F32" s="152"/>
       <c r="G32" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H32" s="33"/>
       <c r="I32" s="155"/>
       <c r="J32" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K32" s="31"/>
       <c r="L32" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="122"/>
       <c r="O32" s="122"/>
       <c r="P32" s="122"/>
       <c r="Q32" s="122"/>
       <c r="R32" s="83"/>
       <c r="S32" s="83"/>
       <c r="T32" s="83"/>
       <c r="U32" s="122"/>
       <c r="V32" s="122"/>
       <c r="W32" s="102"/>
       <c r="X32" s="113"/>
       <c r="Y32" s="113"/>
       <c r="Z32" s="113"/>
       <c r="AA32" s="79"/>
       <c r="AB32" s="79"/>
       <c r="AC32" s="79"/>
       <c r="AD32" s="79"/>
       <c r="AE32" s="117"/>
       <c r="AF32" s="118"/>
       <c r="AG32" s="80"/>
       <c r="AH32" s="80"/>
       <c r="AI32" s="113"/>
       <c r="AJ32" s="77"/>
       <c r="AK32" s="117"/>
       <c r="AL32" s="118"/>
       <c r="AM32" s="117"/>
       <c r="AN32" s="118"/>
       <c r="AO32" s="113"/>
       <c r="AP32" s="113"/>
       <c r="AQ32" s="79"/>
       <c r="AR32" s="79"/>
       <c r="AS32" s="79"/>
       <c r="AT32" s="79"/>
       <c r="AU32" s="117"/>
       <c r="AV32" s="118"/>
       <c r="AW32" s="113"/>
       <c r="AX32" s="113"/>
       <c r="AY32" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ32" s="108"/>
       <c r="BA32" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB32" s="109"/>
       <c r="BC32" s="113"/>
     </row>
     <row r="33" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="113"/>
       <c r="B33" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C33" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="149"/>
       <c r="F33" s="152"/>
       <c r="G33" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="155"/>
       <c r="J33" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K33" s="31"/>
       <c r="L33" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M33" s="33"/>
       <c r="N33" s="122"/>
       <c r="O33" s="122"/>
       <c r="P33" s="122"/>
       <c r="Q33" s="122"/>
       <c r="R33" s="83"/>
       <c r="S33" s="83"/>
       <c r="T33" s="83"/>
       <c r="U33" s="122"/>
       <c r="V33" s="122"/>
       <c r="W33" s="102"/>
       <c r="X33" s="113"/>
       <c r="Y33" s="113"/>
       <c r="Z33" s="113"/>
       <c r="AA33" s="79"/>
       <c r="AB33" s="79"/>
       <c r="AC33" s="79"/>
       <c r="AD33" s="79"/>
       <c r="AE33" s="117"/>
       <c r="AF33" s="118"/>
       <c r="AG33" s="80"/>
       <c r="AH33" s="80"/>
       <c r="AI33" s="113"/>
       <c r="AJ33" s="77"/>
       <c r="AK33" s="117"/>
       <c r="AL33" s="118"/>
       <c r="AM33" s="117"/>
       <c r="AN33" s="118"/>
       <c r="AO33" s="113"/>
       <c r="AP33" s="113"/>
       <c r="AQ33" s="79"/>
       <c r="AR33" s="79"/>
       <c r="AS33" s="79"/>
       <c r="AT33" s="79"/>
       <c r="AU33" s="117"/>
       <c r="AV33" s="118"/>
       <c r="AW33" s="113"/>
       <c r="AX33" s="113"/>
       <c r="AY33" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ33" s="108"/>
       <c r="BA33" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB33" s="109"/>
       <c r="BC33" s="113"/>
     </row>
     <row r="34" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="113"/>
       <c r="B34" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C34" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="149"/>
       <c r="F34" s="152"/>
       <c r="G34" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="155"/>
       <c r="J34" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K34" s="31"/>
       <c r="L34" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M34" s="33"/>
       <c r="N34" s="122"/>
       <c r="O34" s="122"/>
       <c r="P34" s="122"/>
       <c r="Q34" s="122"/>
       <c r="R34" s="83"/>
       <c r="S34" s="83"/>
       <c r="T34" s="83"/>
       <c r="U34" s="122"/>
       <c r="V34" s="122"/>
       <c r="W34" s="102"/>
       <c r="X34" s="113"/>
       <c r="Y34" s="113"/>
       <c r="Z34" s="113"/>
       <c r="AA34" s="79"/>
       <c r="AB34" s="79"/>
       <c r="AC34" s="79"/>
       <c r="AD34" s="79"/>
       <c r="AE34" s="117"/>
       <c r="AF34" s="118"/>
       <c r="AG34" s="80"/>
       <c r="AH34" s="80"/>
       <c r="AI34" s="113"/>
       <c r="AJ34" s="77"/>
       <c r="AK34" s="117"/>
       <c r="AL34" s="118"/>
       <c r="AM34" s="117"/>
       <c r="AN34" s="118"/>
       <c r="AO34" s="113"/>
       <c r="AP34" s="113"/>
       <c r="AQ34" s="79"/>
       <c r="AR34" s="79"/>
       <c r="AS34" s="79"/>
       <c r="AT34" s="79"/>
       <c r="AU34" s="117"/>
       <c r="AV34" s="118"/>
       <c r="AW34" s="113"/>
       <c r="AX34" s="113"/>
       <c r="AY34" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ34" s="108"/>
       <c r="BA34" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB34" s="109"/>
       <c r="BC34" s="113"/>
     </row>
     <row r="35" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="113"/>
       <c r="B35" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C35" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C35" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="149"/>
       <c r="F35" s="152"/>
       <c r="G35" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="155"/>
       <c r="J35" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K35" s="31"/>
       <c r="L35" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M35" s="33"/>
       <c r="N35" s="122"/>
       <c r="O35" s="122"/>
       <c r="P35" s="122"/>
       <c r="Q35" s="122"/>
       <c r="R35" s="83"/>
       <c r="S35" s="83"/>
       <c r="T35" s="83"/>
       <c r="U35" s="122"/>
       <c r="V35" s="122"/>
       <c r="W35" s="102"/>
       <c r="X35" s="113"/>
       <c r="Y35" s="113"/>
       <c r="Z35" s="113"/>
       <c r="AA35" s="79"/>
       <c r="AB35" s="79"/>
       <c r="AC35" s="79"/>
       <c r="AD35" s="79"/>
       <c r="AE35" s="117"/>
       <c r="AF35" s="118"/>
       <c r="AG35" s="80"/>
       <c r="AH35" s="80"/>
       <c r="AI35" s="113"/>
       <c r="AJ35" s="77"/>
       <c r="AK35" s="117"/>
       <c r="AL35" s="118"/>
       <c r="AM35" s="117"/>
       <c r="AN35" s="118"/>
       <c r="AO35" s="113"/>
       <c r="AP35" s="113"/>
       <c r="AQ35" s="79"/>
       <c r="AR35" s="79"/>
       <c r="AS35" s="79"/>
       <c r="AT35" s="79"/>
       <c r="AU35" s="117"/>
       <c r="AV35" s="118"/>
       <c r="AW35" s="113"/>
       <c r="AX35" s="113"/>
       <c r="AY35" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ35" s="108"/>
       <c r="BA35" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB35" s="109"/>
       <c r="BC35" s="113"/>
     </row>
     <row r="36" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="113"/>
       <c r="B36" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C36" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C36" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="149"/>
       <c r="F36" s="152"/>
       <c r="G36" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="155"/>
       <c r="J36" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K36" s="31"/>
       <c r="L36" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M36" s="33"/>
       <c r="N36" s="122"/>
       <c r="O36" s="122"/>
       <c r="P36" s="122"/>
       <c r="Q36" s="122"/>
       <c r="R36" s="83"/>
       <c r="S36" s="83"/>
       <c r="T36" s="83"/>
       <c r="U36" s="122"/>
       <c r="V36" s="122"/>
       <c r="W36" s="102"/>
       <c r="X36" s="113"/>
       <c r="Y36" s="113"/>
       <c r="Z36" s="113"/>
       <c r="AA36" s="79"/>
       <c r="AB36" s="79"/>
       <c r="AC36" s="79"/>
       <c r="AD36" s="79"/>
       <c r="AE36" s="117"/>
       <c r="AF36" s="118"/>
       <c r="AG36" s="80"/>
       <c r="AH36" s="80"/>
       <c r="AI36" s="113"/>
       <c r="AJ36" s="77"/>
       <c r="AK36" s="117"/>
       <c r="AL36" s="118"/>
       <c r="AM36" s="117"/>
       <c r="AN36" s="118"/>
       <c r="AO36" s="113"/>
       <c r="AP36" s="113"/>
       <c r="AQ36" s="79"/>
       <c r="AR36" s="79"/>
       <c r="AS36" s="79"/>
       <c r="AT36" s="79"/>
       <c r="AU36" s="117"/>
       <c r="AV36" s="118"/>
       <c r="AW36" s="113"/>
       <c r="AX36" s="113"/>
       <c r="AY36" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ36" s="108"/>
       <c r="BA36" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB36" s="109"/>
       <c r="BC36" s="113"/>
     </row>
     <row r="37" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="113"/>
       <c r="B37" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C37" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C37" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="149"/>
       <c r="F37" s="152"/>
       <c r="G37" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="155"/>
       <c r="J37" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K37" s="31"/>
       <c r="L37" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M37" s="33"/>
       <c r="N37" s="122"/>
       <c r="O37" s="122"/>
       <c r="P37" s="122"/>
       <c r="Q37" s="122"/>
       <c r="R37" s="83"/>
       <c r="S37" s="83"/>
       <c r="T37" s="83"/>
       <c r="U37" s="122"/>
       <c r="V37" s="122"/>
       <c r="W37" s="102"/>
       <c r="X37" s="113"/>
       <c r="Y37" s="113"/>
       <c r="Z37" s="113"/>
       <c r="AA37" s="79"/>
       <c r="AB37" s="79"/>
       <c r="AC37" s="79"/>
       <c r="AD37" s="79"/>
       <c r="AE37" s="117"/>
       <c r="AF37" s="118"/>
       <c r="AG37" s="80"/>
       <c r="AH37" s="80"/>
       <c r="AI37" s="113"/>
       <c r="AJ37" s="77"/>
       <c r="AK37" s="117"/>
       <c r="AL37" s="118"/>
       <c r="AM37" s="117"/>
       <c r="AN37" s="118"/>
       <c r="AO37" s="113"/>
       <c r="AP37" s="113"/>
       <c r="AQ37" s="79"/>
       <c r="AR37" s="79"/>
       <c r="AS37" s="79"/>
       <c r="AT37" s="79"/>
       <c r="AU37" s="117"/>
       <c r="AV37" s="118"/>
       <c r="AW37" s="113"/>
       <c r="AX37" s="113"/>
       <c r="AY37" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ37" s="108"/>
       <c r="BA37" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB37" s="109"/>
       <c r="BC37" s="113"/>
     </row>
     <row r="38" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A38" s="113"/>
       <c r="B38" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C38" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C38" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D38" s="33"/>
       <c r="E38" s="149"/>
       <c r="F38" s="152"/>
       <c r="G38" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H38" s="33"/>
       <c r="I38" s="155"/>
       <c r="J38" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K38" s="31"/>
       <c r="L38" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M38" s="33"/>
       <c r="N38" s="122"/>
       <c r="O38" s="122"/>
       <c r="P38" s="122"/>
       <c r="Q38" s="122"/>
       <c r="R38" s="83"/>
       <c r="S38" s="84"/>
       <c r="T38" s="83"/>
       <c r="U38" s="122"/>
       <c r="V38" s="122"/>
       <c r="W38" s="102"/>
       <c r="X38" s="113"/>
       <c r="Y38" s="113"/>
       <c r="Z38" s="113"/>
       <c r="AA38" s="79"/>
       <c r="AB38" s="79"/>
       <c r="AC38" s="92"/>
       <c r="AD38" s="92"/>
       <c r="AE38" s="117"/>
       <c r="AF38" s="118"/>
       <c r="AG38" s="80"/>
       <c r="AH38" s="80"/>
       <c r="AI38" s="113"/>
       <c r="AJ38" s="77"/>
       <c r="AK38" s="117"/>
       <c r="AL38" s="118"/>
       <c r="AM38" s="117"/>
       <c r="AN38" s="118"/>
       <c r="AO38" s="113"/>
       <c r="AP38" s="113"/>
       <c r="AQ38" s="79"/>
       <c r="AR38" s="79"/>
       <c r="AS38" s="79"/>
       <c r="AT38" s="79"/>
       <c r="AU38" s="117"/>
       <c r="AV38" s="118"/>
       <c r="AW38" s="113"/>
       <c r="AX38" s="113"/>
       <c r="AY38" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ38" s="108"/>
       <c r="BA38" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB38" s="109"/>
       <c r="BC38" s="113"/>
     </row>
     <row r="39" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="114"/>
       <c r="B39" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C39" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D39" s="33"/>
       <c r="E39" s="149"/>
       <c r="F39" s="152"/>
       <c r="G39" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H39" s="33"/>
       <c r="I39" s="155"/>
       <c r="J39" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K39" s="31"/>
       <c r="L39" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="122"/>
       <c r="O39" s="122"/>
       <c r="P39" s="122"/>
       <c r="Q39" s="122"/>
       <c r="R39" s="100"/>
       <c r="T39" s="88"/>
       <c r="U39" s="122"/>
       <c r="V39" s="122"/>
       <c r="W39" s="102"/>
       <c r="X39" s="114"/>
       <c r="Y39" s="114"/>
       <c r="Z39" s="114"/>
       <c r="AA39" s="79"/>
       <c r="AB39" s="79"/>
       <c r="AC39" s="92"/>
       <c r="AD39" s="92"/>
       <c r="AE39" s="117"/>
       <c r="AF39" s="118"/>
       <c r="AG39" s="80"/>
       <c r="AH39" s="80"/>
       <c r="AI39" s="114"/>
       <c r="AJ39" s="78"/>
       <c r="AK39" s="119"/>
       <c r="AL39" s="120"/>
       <c r="AM39" s="119"/>
       <c r="AN39" s="120"/>
       <c r="AO39" s="114"/>
       <c r="AP39" s="113"/>
       <c r="AQ39" s="79"/>
       <c r="AR39" s="79"/>
       <c r="AS39" s="79"/>
       <c r="AT39" s="79"/>
       <c r="AU39" s="117"/>
       <c r="AV39" s="118"/>
       <c r="AW39" s="114"/>
       <c r="AX39" s="113"/>
       <c r="AY39" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ39" s="108"/>
       <c r="BA39" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB39" s="109"/>
       <c r="BC39" s="113"/>
     </row>
     <row r="40" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B40" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C40" s="33" t="str">
-[...1 lines deleted...]
-        <v>Please select:</v>
+      <c r="C40" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D40" s="33"/>
       <c r="E40" s="149"/>
       <c r="F40" s="152"/>
       <c r="G40" s="33" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>Please select:</v>
       </c>
       <c r="H40" s="33"/>
       <c r="I40" s="156"/>
       <c r="J40" s="33" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>Please select:</v>
       </c>
       <c r="K40" s="31"/>
       <c r="L40" s="33" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>Please select:</v>
       </c>
       <c r="M40" s="33"/>
       <c r="N40" s="123"/>
       <c r="O40" s="123"/>
       <c r="P40" s="122"/>
       <c r="Q40" s="122"/>
       <c r="R40" s="100"/>
       <c r="T40" s="88"/>
       <c r="U40" s="122"/>
       <c r="V40" s="122"/>
       <c r="W40" s="102"/>
       <c r="AA40" s="79"/>
       <c r="AB40" s="79"/>
       <c r="AC40" s="92"/>
       <c r="AD40" s="92"/>
       <c r="AE40" s="117"/>
       <c r="AF40" s="118"/>
       <c r="AG40" s="80"/>
       <c r="AH40" s="80"/>
       <c r="AP40" s="113"/>
       <c r="AQ40" s="79"/>
       <c r="AR40" s="79"/>
       <c r="AS40" s="79"/>
       <c r="AT40" s="79"/>
       <c r="AU40" s="117"/>
       <c r="AV40" s="118"/>
       <c r="AX40" s="113"/>
       <c r="AY40" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ40" s="108"/>
       <c r="BA40" s="71" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>Please select:</v>
       </c>
       <c r="BB40" s="109"/>
       <c r="BC40" s="113"/>
     </row>
     <row r="41" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B41" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C41" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C41" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="D41" s="107"/>
       <c r="E41" s="150"/>
       <c r="F41" s="153"/>
       <c r="G41" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J41" s="33">
+      <c r="L41" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P41" s="122"/>
       <c r="Q41" s="122"/>
       <c r="R41" s="100"/>
       <c r="T41" s="88"/>
       <c r="U41" s="122"/>
       <c r="V41" s="122"/>
       <c r="W41" s="102"/>
       <c r="AA41" s="92"/>
       <c r="AB41" s="92"/>
       <c r="AC41" s="92"/>
       <c r="AD41" s="92"/>
       <c r="AE41" s="117"/>
       <c r="AF41" s="118"/>
       <c r="AG41" s="80"/>
       <c r="AH41" s="80"/>
       <c r="AP41" s="113"/>
       <c r="AQ41" s="79"/>
       <c r="AR41" s="79"/>
       <c r="AS41" s="79"/>
       <c r="AT41" s="79"/>
       <c r="AU41" s="117"/>
       <c r="AV41" s="118"/>
       <c r="AX41" s="113"/>
       <c r="AY41" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ41" s="108"/>
       <c r="BA41" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB41" s="109"/>
       <c r="BC41" s="114"/>
     </row>
     <row r="42" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B42" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G42" s="33">
+      <c r="J42" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J42" s="33">
+      <c r="L42" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P42" s="122"/>
       <c r="Q42" s="122"/>
       <c r="R42" s="100"/>
       <c r="S42" s="87"/>
       <c r="T42" s="89"/>
       <c r="U42" s="122"/>
       <c r="V42" s="122"/>
       <c r="W42" s="102"/>
       <c r="AA42" s="92"/>
       <c r="AB42" s="92"/>
       <c r="AC42" s="92"/>
       <c r="AD42" s="92"/>
       <c r="AE42" s="117"/>
       <c r="AF42" s="118"/>
       <c r="AG42" s="81"/>
       <c r="AH42" s="81"/>
       <c r="AP42" s="113"/>
       <c r="AQ42" s="79"/>
       <c r="AR42" s="79"/>
       <c r="AS42" s="79"/>
       <c r="AT42" s="79"/>
       <c r="AU42" s="117"/>
       <c r="AV42" s="118"/>
       <c r="AX42" s="113"/>
       <c r="AY42" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ42" s="108"/>
       <c r="BA42" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB42" s="109"/>
     </row>
     <row r="43" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="21"/>
-      <c r="C43" s="33">
+      <c r="C43" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G43" s="33">
+      <c r="J43" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J43" s="33">
+      <c r="L43" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P43" s="122"/>
       <c r="Q43" s="122"/>
       <c r="R43" s="100"/>
       <c r="S43" s="87"/>
       <c r="T43" s="89"/>
       <c r="U43" s="122"/>
       <c r="V43" s="122"/>
       <c r="W43" s="102"/>
       <c r="AA43" s="92"/>
       <c r="AB43" s="92"/>
       <c r="AC43" s="92"/>
       <c r="AD43" s="92"/>
       <c r="AE43" s="117"/>
       <c r="AF43" s="118"/>
       <c r="AP43" s="113"/>
       <c r="AQ43" s="79"/>
       <c r="AR43" s="79"/>
       <c r="AS43" s="79"/>
       <c r="AT43" s="79"/>
       <c r="AU43" s="117"/>
       <c r="AV43" s="118"/>
       <c r="AX43" s="113"/>
       <c r="AY43" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ43" s="108"/>
       <c r="BA43" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB43" s="109"/>
     </row>
     <row r="44" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B44" s="21"/>
-      <c r="C44" s="33">
+      <c r="C44" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G44" s="33">
+      <c r="J44" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J44" s="33">
+      <c r="L44" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P44" s="122"/>
       <c r="Q44" s="122"/>
       <c r="R44" s="100"/>
       <c r="S44" s="87"/>
       <c r="T44" s="90"/>
       <c r="U44" s="123"/>
       <c r="V44" s="123"/>
       <c r="W44" s="103"/>
       <c r="AA44" s="92"/>
       <c r="AB44" s="92"/>
       <c r="AC44" s="92"/>
       <c r="AD44" s="92"/>
       <c r="AE44" s="117"/>
       <c r="AF44" s="118"/>
       <c r="AP44" s="114"/>
       <c r="AQ44" s="79"/>
       <c r="AR44" s="79"/>
       <c r="AS44" s="79"/>
       <c r="AT44" s="79"/>
       <c r="AU44" s="117"/>
       <c r="AV44" s="118"/>
       <c r="AX44" s="113"/>
       <c r="AY44" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ44" s="108"/>
       <c r="BA44" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB44" s="109"/>
     </row>
     <row r="45" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B45" s="21"/>
-      <c r="C45" s="33">
+      <c r="C45" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G45" s="33">
+      <c r="J45" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J45" s="33">
+      <c r="L45" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P45" s="122"/>
       <c r="Q45" s="122"/>
       <c r="R45" s="100"/>
       <c r="S45" s="87"/>
       <c r="T45" s="87"/>
       <c r="AA45" s="92"/>
       <c r="AB45" s="92"/>
       <c r="AC45" s="92"/>
       <c r="AD45" s="92"/>
       <c r="AE45" s="117"/>
       <c r="AF45" s="118"/>
       <c r="AQ45" s="92"/>
       <c r="AR45" s="92"/>
       <c r="AS45" s="92"/>
       <c r="AT45" s="92"/>
       <c r="AU45" s="117"/>
       <c r="AV45" s="118"/>
       <c r="AX45" s="114"/>
       <c r="AY45" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ45" s="108"/>
       <c r="BA45" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB45" s="109"/>
     </row>
     <row r="46" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B46" s="21"/>
-      <c r="C46" s="33">
+      <c r="C46" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G46" s="33">
+      <c r="J46" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J46" s="33">
+      <c r="L46" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P46" s="122"/>
       <c r="Q46" s="122"/>
       <c r="R46" s="101"/>
       <c r="S46" s="87"/>
       <c r="T46" s="87"/>
       <c r="AA46" s="92"/>
       <c r="AB46" s="92"/>
       <c r="AC46" s="92"/>
       <c r="AD46" s="92"/>
       <c r="AE46" s="117"/>
       <c r="AF46" s="118"/>
       <c r="AQ46" s="92"/>
       <c r="AR46" s="92"/>
       <c r="AS46" s="92"/>
       <c r="AT46" s="92"/>
       <c r="AU46" s="117"/>
       <c r="AV46" s="118"/>
       <c r="AY46" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ46" s="108"/>
       <c r="BA46" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB46" s="109"/>
     </row>
     <row r="47" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B47" s="21"/>
-      <c r="C47" s="33">
+      <c r="C47" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G47" s="33">
+      <c r="J47" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J47" s="33">
+      <c r="L47" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P47" s="123"/>
       <c r="Q47" s="123"/>
       <c r="S47" s="87"/>
       <c r="T47" s="87"/>
       <c r="AA47" s="92"/>
       <c r="AB47" s="92"/>
       <c r="AC47" s="92"/>
       <c r="AD47" s="92"/>
       <c r="AE47" s="117"/>
       <c r="AF47" s="118"/>
       <c r="AQ47" s="92"/>
       <c r="AR47" s="92"/>
       <c r="AS47" s="92"/>
       <c r="AT47" s="92"/>
       <c r="AU47" s="117"/>
       <c r="AV47" s="118"/>
       <c r="AY47" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ47" s="108"/>
       <c r="BA47" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB47" s="109"/>
     </row>
     <row r="48" spans="1:55" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B48" s="21"/>
-      <c r="C48" s="33">
+      <c r="C48" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G48" s="33">
+      <c r="J48" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J48" s="33">
+      <c r="L48" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S48" s="87"/>
       <c r="T48" s="87"/>
       <c r="AA48" s="92"/>
       <c r="AB48" s="92"/>
       <c r="AC48" s="92"/>
       <c r="AD48" s="92"/>
       <c r="AE48" s="117"/>
       <c r="AF48" s="118"/>
       <c r="AQ48" s="92"/>
       <c r="AR48" s="92"/>
       <c r="AS48" s="92"/>
       <c r="AT48" s="92"/>
       <c r="AU48" s="117"/>
       <c r="AV48" s="118"/>
       <c r="AY48" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ48" s="108"/>
       <c r="BA48" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB48" s="109"/>
     </row>
     <row r="49" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="21"/>
-      <c r="C49" s="33">
+      <c r="C49" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G49" s="33">
+      <c r="J49" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J49" s="33">
+      <c r="L49" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S49" s="87"/>
       <c r="T49" s="87"/>
       <c r="AA49" s="92"/>
       <c r="AB49" s="92"/>
       <c r="AC49" s="93"/>
       <c r="AD49" s="93"/>
       <c r="AE49" s="117"/>
       <c r="AF49" s="118"/>
       <c r="AQ49" s="93"/>
       <c r="AR49" s="93"/>
       <c r="AS49" s="93"/>
       <c r="AT49" s="93"/>
       <c r="AU49" s="119"/>
       <c r="AV49" s="120"/>
       <c r="AY49" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ49" s="108"/>
       <c r="BA49" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB49" s="109"/>
     </row>
     <row r="50" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="21"/>
-      <c r="C50" s="33">
+      <c r="C50" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G50" s="33">
+      <c r="J50" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J50" s="33">
+      <c r="L50" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R50" s="87"/>
       <c r="S50" s="87"/>
       <c r="T50" s="87"/>
       <c r="V50" s="39"/>
       <c r="W50" s="39"/>
       <c r="AA50" s="92"/>
       <c r="AB50" s="92"/>
       <c r="AE50" s="117"/>
       <c r="AF50" s="118"/>
       <c r="AI50" s="24"/>
       <c r="AJ50" s="24"/>
       <c r="AO50" s="12"/>
       <c r="AU50" s="11"/>
       <c r="AY50" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ50" s="108"/>
       <c r="BA50" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB50" s="109"/>
       <c r="BE50" s="1"/>
     </row>
     <row r="51" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B51" s="21"/>
-      <c r="C51" s="33">
+      <c r="C51" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G51" s="33">
+      <c r="J51" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J51" s="33">
+      <c r="L51" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q51" s="46"/>
       <c r="R51" s="87"/>
       <c r="S51" s="87"/>
       <c r="T51" s="87"/>
       <c r="V51" s="39"/>
       <c r="W51" s="39"/>
       <c r="AA51" s="92"/>
       <c r="AB51" s="92"/>
       <c r="AE51" s="119"/>
       <c r="AF51" s="120"/>
       <c r="AI51" s="24"/>
       <c r="AJ51" s="24"/>
       <c r="AO51" s="12"/>
       <c r="AU51" s="11"/>
       <c r="AY51" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ51" s="108"/>
       <c r="BA51" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB51" s="109"/>
       <c r="BE51" s="1"/>
     </row>
     <row r="52" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B52" s="32"/>
-      <c r="C52" s="33">
+      <c r="C52" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G52" s="33">
+      <c r="J52" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J52" s="33">
+      <c r="L52" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q52" s="46"/>
       <c r="R52" s="87"/>
       <c r="S52" s="87"/>
       <c r="T52" s="87"/>
       <c r="V52" s="39"/>
       <c r="W52" s="39"/>
       <c r="AA52" s="93"/>
       <c r="AB52" s="93"/>
       <c r="AI52" s="24"/>
       <c r="AJ52" s="24"/>
       <c r="AO52" s="12"/>
       <c r="AU52" s="11"/>
       <c r="AY52" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ52" s="108"/>
       <c r="BA52" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB52" s="109"/>
       <c r="BC52"/>
       <c r="BE52" s="1"/>
     </row>
     <row r="53" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B53" s="32"/>
-      <c r="C53" s="33">
+      <c r="C53" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G53" s="33">
+      <c r="J53" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J53" s="33">
+      <c r="L53" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q53" s="46"/>
       <c r="R53" s="87"/>
       <c r="S53" s="87"/>
       <c r="T53" s="87"/>
       <c r="V53" s="39"/>
       <c r="W53" s="39"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AO53" s="12"/>
       <c r="AU53" s="11"/>
       <c r="AY53" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ53" s="108"/>
       <c r="BA53" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB53" s="109"/>
       <c r="BC53"/>
       <c r="BE53" s="1"/>
     </row>
     <row r="54" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B54" s="32"/>
-      <c r="C54" s="33">
+      <c r="C54" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G54" s="33">
+      <c r="J54" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J54" s="33">
+      <c r="L54" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q54" s="46"/>
       <c r="R54" s="87"/>
       <c r="S54" s="87"/>
       <c r="T54" s="87"/>
       <c r="V54" s="39"/>
       <c r="W54" s="39"/>
       <c r="AI54" s="24"/>
       <c r="AJ54" s="24"/>
       <c r="AO54" s="12"/>
       <c r="AU54" s="11"/>
       <c r="AY54" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ54" s="108"/>
       <c r="BA54" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB54" s="109"/>
       <c r="BC54"/>
       <c r="BE54" s="1"/>
     </row>
     <row r="55" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B55" s="32"/>
-      <c r="C55" s="33">
+      <c r="C55" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G55" s="33">
+      <c r="J55" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J55" s="33">
+      <c r="L55" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q55" s="46"/>
       <c r="R55" s="87"/>
       <c r="S55" s="87"/>
       <c r="T55" s="87"/>
       <c r="V55" s="39"/>
       <c r="W55" s="39"/>
       <c r="AI55" s="24"/>
       <c r="AJ55" s="24"/>
       <c r="AO55" s="12"/>
       <c r="AU55" s="11"/>
       <c r="AY55" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ55" s="108"/>
       <c r="BA55" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB55" s="109"/>
       <c r="BC55"/>
       <c r="BE55" s="1"/>
     </row>
     <row r="56" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B56" s="32"/>
-      <c r="C56" s="33">
+      <c r="C56" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G56" s="33">
+      <c r="J56" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J56" s="33">
+      <c r="L56" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q56" s="46"/>
       <c r="R56" s="87"/>
       <c r="S56" s="87"/>
       <c r="T56" s="87"/>
       <c r="V56" s="39"/>
       <c r="W56" s="39"/>
       <c r="AI56" s="24"/>
       <c r="AJ56" s="24"/>
       <c r="AO56" s="12"/>
       <c r="AU56" s="11"/>
       <c r="AY56" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ56" s="108"/>
       <c r="BA56" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB56" s="109"/>
       <c r="BC56"/>
       <c r="BE56" s="1"/>
     </row>
     <row r="57" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B57" s="32"/>
-      <c r="C57" s="33">
+      <c r="C57" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G57" s="33">
+      <c r="J57" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J57" s="33">
+      <c r="L57" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q57" s="46"/>
       <c r="R57" s="87"/>
       <c r="S57" s="87"/>
       <c r="T57" s="87"/>
       <c r="V57" s="39"/>
       <c r="W57" s="39"/>
       <c r="AI57" s="24"/>
       <c r="AJ57" s="24"/>
       <c r="AO57" s="12"/>
       <c r="AU57" s="11"/>
       <c r="AY57" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ57" s="108"/>
       <c r="BA57" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB57" s="109"/>
       <c r="BC57"/>
       <c r="BE57" s="1"/>
     </row>
     <row r="58" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="32"/>
-      <c r="C58" s="33">
+      <c r="C58" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G58" s="33">
+      <c r="J58" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J58" s="33">
+      <c r="L58" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q58" s="46"/>
       <c r="R58" s="87"/>
       <c r="S58" s="87"/>
       <c r="T58" s="87"/>
       <c r="V58" s="39"/>
       <c r="W58" s="39"/>
       <c r="AI58" s="24"/>
       <c r="AJ58" s="24"/>
       <c r="AO58" s="12"/>
       <c r="AU58" s="11"/>
       <c r="AY58" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ58" s="108"/>
       <c r="BA58" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB58" s="109"/>
       <c r="BC58"/>
       <c r="BE58" s="1"/>
     </row>
     <row r="59" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B59" s="32"/>
-      <c r="C59" s="33">
+      <c r="C59" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G59" s="33">
+      <c r="J59" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J59" s="33">
+      <c r="L59" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q59" s="46"/>
       <c r="R59" s="87"/>
       <c r="S59" s="87"/>
       <c r="T59" s="87"/>
       <c r="V59" s="39"/>
       <c r="W59" s="39"/>
       <c r="AI59" s="24"/>
       <c r="AJ59" s="24"/>
       <c r="AO59" s="12"/>
       <c r="AU59" s="11"/>
       <c r="AY59" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ59" s="108"/>
       <c r="BA59" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB59" s="109"/>
       <c r="BC59"/>
       <c r="BE59" s="1"/>
     </row>
     <row r="60" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B60" s="32"/>
-      <c r="C60" s="33">
+      <c r="C60" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G60" s="33">
+      <c r="J60" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J60" s="33">
+      <c r="L60" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q60" s="46"/>
       <c r="R60" s="87"/>
       <c r="S60" s="87"/>
       <c r="T60" s="87"/>
       <c r="V60" s="39"/>
       <c r="W60" s="39"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
       <c r="AO60" s="12"/>
       <c r="AU60" s="11"/>
       <c r="AY60" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ60" s="108"/>
       <c r="BA60" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB60" s="109"/>
       <c r="BC60"/>
       <c r="BE60" s="1"/>
     </row>
     <row r="61" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B61" s="32"/>
-      <c r="C61" s="33">
+      <c r="C61" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G61" s="33">
+      <c r="J61" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J61" s="33">
+      <c r="L61" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q61" s="46"/>
       <c r="R61" s="87"/>
       <c r="S61" s="87"/>
       <c r="T61" s="87"/>
       <c r="V61" s="39"/>
       <c r="W61" s="39"/>
       <c r="AI61" s="24"/>
       <c r="AJ61" s="24"/>
       <c r="AO61" s="12"/>
       <c r="AU61" s="11"/>
       <c r="AY61" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ61" s="108"/>
       <c r="BA61" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB61" s="109"/>
       <c r="BC61"/>
       <c r="BE61" s="1"/>
     </row>
     <row r="62" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B62" s="32"/>
-      <c r="C62" s="33">
+      <c r="C62" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G62" s="33">
+      <c r="J62" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J62" s="33">
+      <c r="L62" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q62" s="46"/>
       <c r="R62" s="87"/>
       <c r="S62" s="87"/>
       <c r="T62" s="87"/>
       <c r="V62" s="39"/>
       <c r="W62" s="39"/>
       <c r="AI62" s="24"/>
       <c r="AJ62" s="24"/>
       <c r="AO62" s="12"/>
       <c r="AU62" s="11"/>
       <c r="AY62" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ62" s="108"/>
       <c r="BA62" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB62" s="109"/>
       <c r="BC62"/>
       <c r="BE62" s="1"/>
     </row>
     <row r="63" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B63" s="32"/>
-      <c r="C63" s="33">
+      <c r="C63" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G63" s="33">
+      <c r="J63" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J63" s="33">
+      <c r="L63" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q63" s="46"/>
       <c r="R63" s="87"/>
       <c r="S63" s="87"/>
       <c r="T63" s="87"/>
       <c r="V63" s="39"/>
       <c r="W63" s="39"/>
       <c r="AI63" s="24"/>
       <c r="AJ63" s="24"/>
       <c r="AO63" s="12"/>
       <c r="AU63" s="11"/>
       <c r="AY63" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ63" s="108"/>
       <c r="BA63" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB63" s="109"/>
       <c r="BC63"/>
       <c r="BE63" s="1"/>
     </row>
     <row r="64" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B64" s="32"/>
-      <c r="C64" s="33">
+      <c r="C64" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G64" s="33">
+      <c r="J64" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J64" s="33">
+      <c r="L64" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q64" s="46"/>
       <c r="R64" s="87"/>
       <c r="S64" s="87"/>
       <c r="T64" s="87"/>
       <c r="V64" s="39"/>
       <c r="W64" s="39"/>
       <c r="AI64" s="24"/>
       <c r="AJ64" s="24"/>
       <c r="AO64" s="12"/>
       <c r="AU64" s="11"/>
       <c r="AY64" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ64" s="108"/>
       <c r="BA64" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB64" s="109"/>
       <c r="BC64"/>
       <c r="BE64" s="1"/>
     </row>
     <row r="65" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B65" s="32"/>
-      <c r="C65" s="33">
+      <c r="C65" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G65" s="33">
+      <c r="J65" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J65" s="33">
+      <c r="L65" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q65" s="46"/>
       <c r="R65" s="87"/>
       <c r="S65" s="87"/>
       <c r="T65" s="87"/>
       <c r="V65" s="39"/>
       <c r="W65" s="39"/>
       <c r="AI65" s="24"/>
       <c r="AJ65" s="24"/>
       <c r="AO65" s="12"/>
       <c r="AU65" s="11"/>
       <c r="AY65" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ65" s="108"/>
       <c r="BA65" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB65" s="109"/>
       <c r="BC65"/>
       <c r="BE65" s="1"/>
     </row>
     <row r="66" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B66" s="32"/>
-      <c r="C66" s="33">
+      <c r="C66" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G66" s="33">
+      <c r="J66" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J66" s="33">
+      <c r="L66" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q66" s="46"/>
       <c r="R66" s="87"/>
       <c r="S66" s="87"/>
       <c r="T66" s="87"/>
       <c r="V66" s="39"/>
       <c r="W66" s="39"/>
       <c r="AI66" s="24"/>
       <c r="AJ66" s="24"/>
       <c r="AO66" s="12"/>
       <c r="AU66" s="11"/>
       <c r="AY66" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ66" s="108"/>
       <c r="BA66" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB66" s="109"/>
       <c r="BC66"/>
       <c r="BE66" s="1"/>
     </row>
     <row r="67" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B67" s="32"/>
-      <c r="C67" s="33">
+      <c r="C67" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G67" s="33">
+      <c r="J67" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J67" s="33">
+      <c r="L67" s="33">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q67" s="46"/>
       <c r="R67" s="87"/>
       <c r="S67" s="87"/>
       <c r="T67" s="87"/>
       <c r="V67" s="39"/>
       <c r="W67" s="39"/>
       <c r="AI67" s="24"/>
       <c r="AJ67" s="24"/>
       <c r="AO67" s="12"/>
       <c r="AU67" s="11"/>
       <c r="AY67" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ67" s="108"/>
       <c r="BA67" s="71">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="BB67" s="109"/>
       <c r="BC67"/>
       <c r="BE67" s="1"/>
     </row>
     <row r="68" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B68" s="32"/>
-      <c r="C68" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C68" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G68" s="33">
-        <f t="shared" ref="G68:G131" si="6">B70</f>
+        <f t="shared" ref="G68:G131" si="4">B70</f>
         <v>0</v>
       </c>
       <c r="J68" s="33">
-        <f t="shared" ref="J68:J131" si="7">B70</f>
+        <f t="shared" ref="J68:J131" si="5">B70</f>
         <v>0</v>
       </c>
       <c r="L68" s="33">
-        <f t="shared" ref="L68:L131" si="8">B70</f>
+        <f t="shared" ref="L68:L131" si="6">B70</f>
         <v>0</v>
       </c>
       <c r="Q68" s="46"/>
       <c r="R68" s="87"/>
       <c r="S68" s="87"/>
       <c r="T68" s="87"/>
       <c r="V68" s="39"/>
       <c r="W68" s="39"/>
       <c r="AI68" s="24"/>
       <c r="AJ68" s="24"/>
       <c r="AO68" s="12"/>
       <c r="AU68" s="11"/>
       <c r="AY68" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ68" s="108"/>
       <c r="BA68" s="71">
-        <f t="shared" ref="BA68:BA131" si="9">B70</f>
+        <f t="shared" ref="BA68:BA131" si="7">B70</f>
         <v>0</v>
       </c>
       <c r="BB68" s="109"/>
       <c r="BC68"/>
       <c r="BE68" s="1"/>
     </row>
     <row r="69" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B69" s="32"/>
-      <c r="C69" s="33">
+      <c r="C69" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G69" s="33">
+      <c r="L69" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q69" s="46"/>
       <c r="R69" s="87"/>
       <c r="S69" s="87"/>
       <c r="T69" s="87"/>
       <c r="V69" s="39"/>
       <c r="W69" s="39"/>
       <c r="AI69" s="24"/>
       <c r="AJ69" s="24"/>
       <c r="AO69" s="12"/>
       <c r="AU69" s="11"/>
       <c r="AY69" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ69" s="108"/>
       <c r="BA69" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB69" s="109"/>
       <c r="BC69"/>
       <c r="BE69" s="1"/>
     </row>
     <row r="70" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B70" s="32"/>
-      <c r="C70" s="33">
+      <c r="C70" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J70" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G70" s="33">
+      <c r="L70" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q70" s="46"/>
       <c r="R70" s="87"/>
       <c r="S70" s="87"/>
       <c r="T70" s="87"/>
       <c r="V70" s="39"/>
       <c r="W70" s="39"/>
       <c r="AI70" s="24"/>
       <c r="AJ70" s="24"/>
       <c r="AO70" s="12"/>
       <c r="AU70" s="11"/>
       <c r="AY70" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ70" s="108"/>
       <c r="BA70" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB70" s="109"/>
       <c r="BC70"/>
       <c r="BE70" s="1"/>
     </row>
     <row r="71" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B71" s="32"/>
-      <c r="C71" s="33">
+      <c r="C71" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J71" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G71" s="33">
+      <c r="L71" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q71" s="46"/>
       <c r="R71" s="87"/>
       <c r="S71" s="87"/>
       <c r="T71" s="87"/>
       <c r="V71" s="39"/>
       <c r="W71" s="39"/>
       <c r="AI71" s="24"/>
       <c r="AJ71" s="24"/>
       <c r="AO71" s="12"/>
       <c r="AU71" s="11"/>
       <c r="AY71" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ71" s="108"/>
       <c r="BA71" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB71" s="109"/>
       <c r="BC71"/>
       <c r="BE71" s="1"/>
     </row>
     <row r="72" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B72" s="32"/>
-      <c r="C72" s="33">
+      <c r="C72" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J72" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G72" s="33">
+      <c r="L72" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q72" s="46"/>
       <c r="R72" s="87"/>
       <c r="S72" s="87"/>
       <c r="T72" s="87"/>
       <c r="V72" s="39"/>
       <c r="W72" s="39"/>
       <c r="AI72" s="24"/>
       <c r="AJ72" s="24"/>
       <c r="AO72" s="12"/>
       <c r="AU72" s="11"/>
       <c r="AY72" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ72" s="108"/>
       <c r="BA72" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB72" s="109"/>
       <c r="BC72"/>
       <c r="BE72" s="1"/>
     </row>
     <row r="73" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B73" s="32"/>
-      <c r="C73" s="33">
+      <c r="C73" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J73" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G73" s="33">
+      <c r="L73" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q73" s="46"/>
       <c r="R73" s="87"/>
       <c r="S73" s="87"/>
       <c r="T73" s="87"/>
       <c r="V73" s="39"/>
       <c r="W73" s="39"/>
       <c r="AI73" s="24"/>
       <c r="AJ73" s="24"/>
       <c r="AO73" s="12"/>
       <c r="AU73" s="11"/>
       <c r="AY73" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ73" s="108"/>
       <c r="BA73" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB73" s="109"/>
       <c r="BC73"/>
       <c r="BE73" s="1"/>
     </row>
     <row r="74" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B74" s="32"/>
-      <c r="C74" s="33">
+      <c r="C74" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J74" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G74" s="33">
+      <c r="L74" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q74" s="46"/>
       <c r="R74" s="87"/>
       <c r="S74" s="87"/>
       <c r="T74" s="87"/>
       <c r="V74" s="39"/>
       <c r="W74" s="39"/>
       <c r="AI74" s="24"/>
       <c r="AJ74" s="24"/>
       <c r="AO74" s="12"/>
       <c r="AU74" s="11"/>
       <c r="AY74" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ74" s="108"/>
       <c r="BA74" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB74" s="109"/>
       <c r="BC74"/>
       <c r="BE74" s="1"/>
     </row>
     <row r="75" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B75" s="32"/>
-      <c r="C75" s="33">
+      <c r="C75" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J75" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G75" s="33">
+      <c r="L75" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q75" s="46"/>
       <c r="R75" s="87"/>
       <c r="S75" s="87"/>
       <c r="T75" s="87"/>
       <c r="V75" s="39"/>
       <c r="W75" s="39"/>
       <c r="AI75" s="24"/>
       <c r="AJ75" s="24"/>
       <c r="AO75" s="12"/>
       <c r="AU75" s="11"/>
       <c r="AY75" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ75" s="108"/>
       <c r="BA75" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB75" s="109"/>
       <c r="BC75"/>
       <c r="BE75" s="1"/>
     </row>
     <row r="76" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B76" s="32"/>
-      <c r="C76" s="33">
+      <c r="C76" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J76" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G76" s="33">
+      <c r="L76" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q76" s="46"/>
       <c r="R76" s="87"/>
       <c r="S76" s="87"/>
       <c r="T76" s="87"/>
       <c r="V76" s="39"/>
       <c r="W76" s="39"/>
       <c r="AI76" s="24"/>
       <c r="AJ76" s="24"/>
       <c r="AO76" s="12"/>
       <c r="AU76" s="11"/>
       <c r="AY76" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ76" s="108"/>
       <c r="BA76" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB76" s="109"/>
       <c r="BC76"/>
       <c r="BE76" s="1"/>
     </row>
     <row r="77" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B77" s="32"/>
-      <c r="C77" s="33">
+      <c r="C77" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J77" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G77" s="33">
+      <c r="L77" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q77" s="46"/>
       <c r="R77" s="87"/>
       <c r="S77" s="87"/>
       <c r="T77" s="87"/>
       <c r="V77" s="39"/>
       <c r="W77" s="39"/>
       <c r="AI77" s="24"/>
       <c r="AJ77" s="24"/>
       <c r="AO77" s="12"/>
       <c r="AU77" s="11"/>
       <c r="AY77" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ77" s="108"/>
       <c r="BA77" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB77" s="109"/>
       <c r="BC77"/>
       <c r="BE77" s="1"/>
     </row>
     <row r="78" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B78" s="32"/>
-      <c r="C78" s="33">
+      <c r="C78" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J78" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G78" s="33">
+      <c r="L78" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q78" s="46"/>
       <c r="R78" s="87"/>
       <c r="S78" s="87"/>
       <c r="T78" s="87"/>
       <c r="V78" s="39"/>
       <c r="W78" s="39"/>
       <c r="AI78" s="24"/>
       <c r="AJ78" s="24"/>
       <c r="AO78" s="12"/>
       <c r="AU78" s="11"/>
       <c r="AY78" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ78" s="108"/>
       <c r="BA78" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB78" s="109"/>
       <c r="BC78"/>
       <c r="BE78" s="1"/>
     </row>
     <row r="79" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B79" s="32"/>
-      <c r="C79" s="33">
+      <c r="C79" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J79" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G79" s="33">
+      <c r="L79" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q79" s="46"/>
       <c r="R79" s="87"/>
       <c r="S79" s="87"/>
       <c r="T79" s="87"/>
       <c r="V79" s="39"/>
       <c r="W79" s="39"/>
       <c r="AI79" s="24"/>
       <c r="AJ79" s="24"/>
       <c r="AO79" s="12"/>
       <c r="AU79" s="11"/>
       <c r="AY79" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ79" s="108"/>
       <c r="BA79" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB79" s="109"/>
       <c r="BC79"/>
       <c r="BE79" s="1"/>
     </row>
     <row r="80" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B80" s="32"/>
-      <c r="C80" s="33">
+      <c r="C80" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J80" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G80" s="33">
+      <c r="L80" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q80" s="46"/>
       <c r="R80" s="87"/>
       <c r="S80" s="87"/>
       <c r="T80" s="87"/>
       <c r="V80" s="39"/>
       <c r="W80" s="39"/>
       <c r="AI80" s="24"/>
       <c r="AJ80" s="24"/>
       <c r="AO80" s="12"/>
       <c r="AU80" s="11"/>
       <c r="AY80" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ80" s="108"/>
       <c r="BA80" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB80" s="109"/>
       <c r="BC80"/>
       <c r="BE80" s="1"/>
     </row>
     <row r="81" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B81" s="32"/>
-      <c r="C81" s="33">
+      <c r="C81" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J81" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G81" s="33">
+      <c r="L81" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q81" s="46"/>
       <c r="R81" s="87"/>
       <c r="S81" s="87"/>
       <c r="T81" s="87"/>
       <c r="V81" s="39"/>
       <c r="W81" s="39"/>
       <c r="AI81" s="24"/>
       <c r="AJ81" s="24"/>
       <c r="AO81" s="12"/>
       <c r="AU81" s="11"/>
       <c r="AY81" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ81" s="108"/>
       <c r="BA81" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB81" s="109"/>
       <c r="BC81"/>
       <c r="BE81" s="1"/>
     </row>
     <row r="82" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B82" s="32"/>
-      <c r="C82" s="33">
+      <c r="C82" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J82" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G82" s="33">
+      <c r="L82" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q82" s="46"/>
       <c r="R82" s="87"/>
       <c r="S82" s="87"/>
       <c r="T82" s="87"/>
       <c r="V82" s="39"/>
       <c r="W82" s="39"/>
       <c r="AI82" s="24"/>
       <c r="AJ82" s="24"/>
       <c r="AO82" s="12"/>
       <c r="AU82" s="11"/>
       <c r="AY82" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ82" s="108"/>
       <c r="BA82" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB82" s="109"/>
       <c r="BC82"/>
       <c r="BE82" s="1"/>
     </row>
     <row r="83" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B83" s="32"/>
-      <c r="C83" s="33">
+      <c r="C83" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J83" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G83" s="33">
+      <c r="L83" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q83" s="46"/>
       <c r="R83" s="87"/>
       <c r="S83" s="87"/>
       <c r="T83" s="87"/>
       <c r="V83" s="39"/>
       <c r="W83" s="39"/>
       <c r="AI83" s="24"/>
       <c r="AJ83" s="24"/>
       <c r="AO83" s="12"/>
       <c r="AU83" s="11"/>
       <c r="AY83" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ83" s="108"/>
       <c r="BA83" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB83" s="109"/>
       <c r="BC83"/>
       <c r="BE83" s="1"/>
     </row>
     <row r="84" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B84" s="32"/>
-      <c r="C84" s="33">
+      <c r="C84" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J84" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G84" s="33">
+      <c r="L84" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q84" s="46"/>
       <c r="R84" s="87"/>
       <c r="S84" s="87"/>
       <c r="T84" s="87"/>
       <c r="V84" s="39"/>
       <c r="W84" s="39"/>
       <c r="AI84" s="24"/>
       <c r="AJ84" s="24"/>
       <c r="AO84" s="12"/>
       <c r="AU84" s="11"/>
       <c r="AY84" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ84" s="108"/>
       <c r="BA84" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB84" s="109"/>
       <c r="BC84"/>
       <c r="BE84" s="1"/>
     </row>
     <row r="85" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B85" s="32"/>
-      <c r="C85" s="33">
+      <c r="C85" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J85" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G85" s="33">
+      <c r="L85" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q85" s="46"/>
       <c r="R85" s="87"/>
       <c r="S85" s="87"/>
       <c r="T85" s="87"/>
       <c r="V85" s="39"/>
       <c r="W85" s="39"/>
       <c r="AI85" s="24"/>
       <c r="AJ85" s="24"/>
       <c r="AO85" s="12"/>
       <c r="AU85" s="11"/>
       <c r="AY85" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ85" s="108"/>
       <c r="BA85" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB85" s="109"/>
       <c r="BC85"/>
       <c r="BE85" s="1"/>
     </row>
     <row r="86" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B86" s="32"/>
-      <c r="C86" s="33">
+      <c r="C86" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J86" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G86" s="33">
+      <c r="L86" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q86" s="46"/>
       <c r="R86" s="87"/>
       <c r="S86" s="87"/>
       <c r="T86" s="87"/>
       <c r="V86" s="39"/>
       <c r="W86" s="39"/>
       <c r="AI86" s="24"/>
       <c r="AJ86" s="24"/>
       <c r="AO86" s="12"/>
       <c r="AU86" s="11"/>
       <c r="AY86" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ86" s="108"/>
       <c r="BA86" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB86" s="109"/>
       <c r="BC86"/>
       <c r="BE86" s="1"/>
     </row>
     <row r="87" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B87" s="32"/>
-      <c r="C87" s="33">
+      <c r="C87" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J87" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G87" s="33">
+      <c r="L87" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q87" s="46"/>
       <c r="R87" s="87"/>
       <c r="S87" s="87"/>
       <c r="T87" s="87"/>
       <c r="V87" s="39"/>
       <c r="W87" s="39"/>
       <c r="AI87" s="24"/>
       <c r="AJ87" s="24"/>
       <c r="AO87" s="12"/>
       <c r="AU87" s="11"/>
       <c r="AY87" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ87" s="108"/>
       <c r="BA87" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB87" s="109"/>
       <c r="BC87"/>
       <c r="BE87" s="1"/>
     </row>
     <row r="88" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B88" s="32"/>
-      <c r="C88" s="33">
+      <c r="C88" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J88" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G88" s="33">
+      <c r="L88" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q88" s="46"/>
       <c r="R88" s="87"/>
       <c r="S88" s="87"/>
       <c r="T88" s="87"/>
       <c r="V88" s="39"/>
       <c r="W88" s="39"/>
       <c r="AI88" s="24"/>
       <c r="AJ88" s="24"/>
       <c r="AO88" s="12"/>
       <c r="AU88" s="11"/>
       <c r="AY88" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ88" s="108"/>
       <c r="BA88" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB88" s="109"/>
       <c r="BC88"/>
       <c r="BE88" s="1"/>
     </row>
     <row r="89" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B89" s="32"/>
-      <c r="C89" s="33">
+      <c r="C89" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J89" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G89" s="33">
+      <c r="L89" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q89" s="46"/>
       <c r="R89" s="87"/>
       <c r="S89" s="87"/>
       <c r="T89" s="87"/>
       <c r="V89" s="39"/>
       <c r="W89" s="39"/>
       <c r="AI89" s="24"/>
       <c r="AJ89" s="24"/>
       <c r="AO89" s="12"/>
       <c r="AU89" s="11"/>
       <c r="AY89" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ89" s="108"/>
       <c r="BA89" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB89" s="109"/>
       <c r="BC89"/>
       <c r="BE89" s="1"/>
     </row>
     <row r="90" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B90" s="32"/>
-      <c r="C90" s="33">
+      <c r="C90" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J90" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G90" s="33">
+      <c r="L90" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q90" s="46"/>
       <c r="R90" s="87"/>
       <c r="S90" s="87"/>
       <c r="T90" s="87"/>
       <c r="V90" s="39"/>
       <c r="W90" s="39"/>
       <c r="AI90" s="24"/>
       <c r="AJ90" s="24"/>
       <c r="AO90" s="12"/>
       <c r="AU90" s="11"/>
       <c r="AY90" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ90" s="108"/>
       <c r="BA90" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB90" s="109"/>
       <c r="BC90"/>
       <c r="BE90" s="1"/>
     </row>
     <row r="91" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B91" s="32"/>
-      <c r="C91" s="33">
+      <c r="C91" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J91" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G91" s="33">
+      <c r="L91" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q91" s="46"/>
       <c r="R91" s="87"/>
       <c r="S91" s="87"/>
       <c r="T91" s="87"/>
       <c r="V91" s="39"/>
       <c r="W91" s="39"/>
       <c r="AI91" s="24"/>
       <c r="AJ91" s="24"/>
       <c r="AO91" s="12"/>
       <c r="AU91" s="11"/>
       <c r="AY91" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ91" s="108"/>
       <c r="BA91" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB91" s="109"/>
       <c r="BC91"/>
       <c r="BE91" s="1"/>
     </row>
     <row r="92" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B92" s="32"/>
-      <c r="C92" s="33">
+      <c r="C92" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J92" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G92" s="33">
+      <c r="L92" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q92" s="46"/>
       <c r="R92" s="87"/>
       <c r="S92" s="87"/>
       <c r="T92" s="87"/>
       <c r="V92" s="39"/>
       <c r="W92" s="39"/>
       <c r="AI92" s="24"/>
       <c r="AJ92" s="24"/>
       <c r="AO92" s="12"/>
       <c r="AU92" s="11"/>
       <c r="AY92" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ92" s="108"/>
       <c r="BA92" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB92" s="109"/>
       <c r="BC92"/>
       <c r="BE92" s="1"/>
     </row>
     <row r="93" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B93" s="32"/>
-      <c r="C93" s="33">
+      <c r="C93" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J93" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G93" s="33">
+      <c r="L93" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q93" s="46"/>
       <c r="R93" s="87"/>
       <c r="S93" s="87"/>
       <c r="T93" s="87"/>
       <c r="V93" s="39"/>
       <c r="W93" s="39"/>
       <c r="AI93" s="24"/>
       <c r="AJ93" s="24"/>
       <c r="AO93" s="12"/>
       <c r="AU93" s="11"/>
       <c r="AY93" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ93" s="108"/>
       <c r="BA93" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB93" s="109"/>
       <c r="BC93"/>
       <c r="BE93" s="1"/>
     </row>
     <row r="94" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B94" s="32"/>
-      <c r="C94" s="33">
+      <c r="C94" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J94" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G94" s="33">
+      <c r="L94" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q94" s="46"/>
       <c r="R94" s="87"/>
       <c r="S94" s="87"/>
       <c r="T94" s="87"/>
       <c r="V94" s="39"/>
       <c r="W94" s="39"/>
       <c r="AI94" s="24"/>
       <c r="AJ94" s="24"/>
       <c r="AO94" s="12"/>
       <c r="AU94" s="11"/>
       <c r="AY94" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ94" s="108"/>
       <c r="BA94" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB94" s="109"/>
       <c r="BC94"/>
       <c r="BE94" s="1"/>
     </row>
     <row r="95" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B95" s="32"/>
-      <c r="C95" s="33">
+      <c r="C95" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J95" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G95" s="33">
+      <c r="L95" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q95" s="46"/>
       <c r="R95" s="87"/>
       <c r="S95" s="87"/>
       <c r="T95" s="87"/>
       <c r="V95" s="39"/>
       <c r="W95" s="39"/>
       <c r="AI95" s="24"/>
       <c r="AJ95" s="24"/>
       <c r="AO95" s="12"/>
       <c r="AU95" s="11"/>
       <c r="AY95" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ95" s="108"/>
       <c r="BA95" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB95" s="109"/>
       <c r="BC95"/>
       <c r="BE95" s="1"/>
     </row>
     <row r="96" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B96" s="32"/>
-      <c r="C96" s="33">
+      <c r="C96" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J96" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G96" s="33">
+      <c r="L96" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q96" s="46"/>
       <c r="R96" s="87"/>
       <c r="S96" s="87"/>
       <c r="T96" s="87"/>
       <c r="V96" s="39"/>
       <c r="W96" s="39"/>
       <c r="AI96" s="24"/>
       <c r="AJ96" s="24"/>
       <c r="AO96" s="12"/>
       <c r="AU96" s="11"/>
       <c r="AY96" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ96" s="108"/>
       <c r="BA96" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB96" s="109"/>
       <c r="BC96"/>
       <c r="BE96" s="1"/>
     </row>
     <row r="97" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B97" s="32"/>
-      <c r="C97" s="33">
+      <c r="C97" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J97" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G97" s="33">
+      <c r="L97" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q97" s="46"/>
       <c r="R97" s="87"/>
       <c r="S97" s="87"/>
       <c r="T97" s="87"/>
       <c r="V97" s="39"/>
       <c r="W97" s="39"/>
       <c r="AI97" s="24"/>
       <c r="AJ97" s="24"/>
       <c r="AO97" s="12"/>
       <c r="AU97" s="11"/>
       <c r="AY97" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ97" s="108"/>
       <c r="BA97" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB97" s="109"/>
       <c r="BC97"/>
       <c r="BE97" s="1"/>
     </row>
     <row r="98" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B98" s="32"/>
-      <c r="C98" s="33">
+      <c r="C98" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J98" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G98" s="33">
+      <c r="L98" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q98" s="46"/>
       <c r="R98" s="87"/>
       <c r="S98" s="87"/>
       <c r="T98" s="87"/>
       <c r="V98" s="39"/>
       <c r="W98" s="39"/>
       <c r="AI98" s="24"/>
       <c r="AJ98" s="24"/>
       <c r="AO98" s="12"/>
       <c r="AU98" s="11"/>
       <c r="AY98" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ98" s="108"/>
       <c r="BA98" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB98" s="109"/>
       <c r="BC98"/>
       <c r="BE98" s="1"/>
     </row>
     <row r="99" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B99" s="32"/>
-      <c r="C99" s="33">
+      <c r="C99" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J99" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G99" s="33">
+      <c r="L99" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q99" s="46"/>
       <c r="R99" s="87"/>
       <c r="S99" s="87"/>
       <c r="T99" s="87"/>
       <c r="V99" s="39"/>
       <c r="W99" s="39"/>
       <c r="AI99" s="24"/>
       <c r="AJ99" s="24"/>
       <c r="AO99" s="12"/>
       <c r="AU99" s="11"/>
       <c r="AY99" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ99" s="108"/>
       <c r="BA99" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB99" s="109"/>
       <c r="BC99"/>
       <c r="BE99" s="1"/>
     </row>
     <row r="100" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B100" s="32"/>
-      <c r="C100" s="33">
+      <c r="C100" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J100" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G100" s="33">
+      <c r="L100" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q100" s="46"/>
       <c r="R100" s="87"/>
       <c r="S100" s="87"/>
       <c r="T100" s="87"/>
       <c r="V100" s="39"/>
       <c r="W100" s="39"/>
       <c r="AI100" s="24"/>
       <c r="AJ100" s="24"/>
       <c r="AO100" s="12"/>
       <c r="AU100" s="11"/>
       <c r="AY100" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ100" s="108"/>
       <c r="BA100" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB100" s="109"/>
       <c r="BC100"/>
       <c r="BE100" s="1"/>
     </row>
     <row r="101" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B101" s="32"/>
-      <c r="C101" s="33">
+      <c r="C101" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J101" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G101" s="33">
+      <c r="L101" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q101" s="46"/>
       <c r="R101" s="87"/>
       <c r="S101" s="87"/>
       <c r="T101" s="87"/>
       <c r="V101" s="39"/>
       <c r="W101" s="39"/>
       <c r="AI101" s="24"/>
       <c r="AJ101" s="24"/>
       <c r="AO101" s="12"/>
       <c r="AU101" s="11"/>
       <c r="AY101" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ101" s="108"/>
       <c r="BA101" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB101" s="109"/>
       <c r="BC101"/>
       <c r="BE101" s="1"/>
     </row>
     <row r="102" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B102" s="32"/>
-      <c r="C102" s="33">
+      <c r="C102" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J102" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G102" s="33">
+      <c r="L102" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q102" s="46"/>
       <c r="R102" s="87"/>
       <c r="S102" s="87"/>
       <c r="T102" s="87"/>
       <c r="V102" s="39"/>
       <c r="W102" s="39"/>
       <c r="AI102" s="24"/>
       <c r="AJ102" s="24"/>
       <c r="AO102" s="12"/>
       <c r="AU102" s="11"/>
       <c r="AY102" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ102" s="108"/>
       <c r="BA102" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB102" s="109"/>
       <c r="BC102"/>
       <c r="BE102" s="1"/>
     </row>
     <row r="103" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B103" s="32"/>
-      <c r="C103" s="33">
+      <c r="C103" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J103" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G103" s="33">
+      <c r="L103" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q103" s="46"/>
       <c r="R103" s="87"/>
       <c r="S103" s="87"/>
       <c r="T103" s="87"/>
       <c r="V103" s="39"/>
       <c r="W103" s="39"/>
       <c r="AI103" s="24"/>
       <c r="AJ103" s="24"/>
       <c r="AO103" s="12"/>
       <c r="AU103" s="11"/>
       <c r="AY103" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ103" s="108"/>
       <c r="BA103" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB103" s="109"/>
       <c r="BC103"/>
       <c r="BE103" s="1"/>
     </row>
     <row r="104" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B104" s="32"/>
-      <c r="C104" s="33">
+      <c r="C104" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J104" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G104" s="33">
+      <c r="L104" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q104" s="46"/>
       <c r="R104" s="87"/>
       <c r="S104" s="87"/>
       <c r="T104" s="87"/>
       <c r="V104" s="39"/>
       <c r="W104" s="39"/>
       <c r="AI104" s="24"/>
       <c r="AJ104" s="24"/>
       <c r="AO104" s="12"/>
       <c r="AU104" s="11"/>
       <c r="AY104" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ104" s="108"/>
       <c r="BA104" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB104" s="109"/>
       <c r="BC104"/>
       <c r="BE104" s="1"/>
     </row>
     <row r="105" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B105" s="32"/>
-      <c r="C105" s="33">
+      <c r="C105" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J105" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G105" s="33">
+      <c r="L105" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q105" s="46"/>
       <c r="R105" s="87"/>
       <c r="S105" s="87"/>
       <c r="T105" s="87"/>
       <c r="V105" s="39"/>
       <c r="W105" s="39"/>
       <c r="AI105" s="24"/>
       <c r="AJ105" s="24"/>
       <c r="AO105" s="12"/>
       <c r="AU105" s="11"/>
       <c r="AY105" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ105" s="108"/>
       <c r="BA105" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB105" s="109"/>
       <c r="BC105"/>
       <c r="BE105" s="1"/>
     </row>
     <row r="106" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B106" s="32"/>
-      <c r="C106" s="33">
+      <c r="C106" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J106" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G106" s="33">
+      <c r="L106" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q106" s="46"/>
       <c r="R106" s="87"/>
       <c r="S106" s="87"/>
       <c r="T106" s="87"/>
       <c r="V106" s="39"/>
       <c r="W106" s="39"/>
       <c r="AI106" s="24"/>
       <c r="AJ106" s="24"/>
       <c r="AO106" s="12"/>
       <c r="AU106" s="11"/>
       <c r="AY106" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ106" s="108"/>
       <c r="BA106" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB106" s="109"/>
       <c r="BC106"/>
       <c r="BE106" s="1"/>
     </row>
     <row r="107" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B107" s="32"/>
-      <c r="C107" s="33">
+      <c r="C107" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J107" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G107" s="33">
+      <c r="L107" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q107" s="46"/>
       <c r="R107" s="87"/>
       <c r="S107" s="87"/>
       <c r="T107" s="87"/>
       <c r="V107" s="39"/>
       <c r="W107" s="39"/>
       <c r="AI107" s="24"/>
       <c r="AJ107" s="24"/>
       <c r="AO107" s="12"/>
       <c r="AU107" s="11"/>
       <c r="AY107" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ107" s="108"/>
       <c r="BA107" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB107" s="109"/>
       <c r="BC107"/>
       <c r="BE107" s="1"/>
     </row>
     <row r="108" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B108" s="32"/>
-      <c r="C108" s="33">
+      <c r="C108" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J108" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G108" s="33">
+      <c r="L108" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q108" s="46"/>
       <c r="R108" s="87"/>
       <c r="S108" s="87"/>
       <c r="T108" s="87"/>
       <c r="V108" s="39"/>
       <c r="W108" s="39"/>
       <c r="AI108" s="24"/>
       <c r="AJ108" s="24"/>
       <c r="AO108" s="12"/>
       <c r="AU108" s="11"/>
       <c r="AY108" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ108" s="108"/>
       <c r="BA108" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB108" s="109"/>
       <c r="BC108"/>
       <c r="BE108" s="1"/>
     </row>
     <row r="109" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B109" s="32"/>
-      <c r="C109" s="33">
+      <c r="C109" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J109" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G109" s="33">
+      <c r="L109" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q109" s="46"/>
       <c r="R109" s="87"/>
       <c r="S109" s="87"/>
       <c r="T109" s="87"/>
       <c r="V109" s="39"/>
       <c r="W109" s="39"/>
       <c r="AI109" s="24"/>
       <c r="AJ109" s="24"/>
       <c r="AO109" s="12"/>
       <c r="AU109" s="11"/>
       <c r="AY109" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ109" s="108"/>
       <c r="BA109" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB109" s="109"/>
       <c r="BC109"/>
       <c r="BE109" s="1"/>
     </row>
     <row r="110" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B110" s="32"/>
-      <c r="C110" s="33">
+      <c r="C110" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J110" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G110" s="33">
+      <c r="L110" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q110" s="46"/>
       <c r="R110" s="87"/>
       <c r="S110" s="87"/>
       <c r="T110" s="87"/>
       <c r="V110" s="39"/>
       <c r="W110" s="39"/>
       <c r="AI110" s="24"/>
       <c r="AJ110" s="24"/>
       <c r="AO110" s="12"/>
       <c r="AU110" s="11"/>
       <c r="AY110" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ110" s="108"/>
       <c r="BA110" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB110" s="109"/>
       <c r="BC110"/>
       <c r="BE110" s="1"/>
     </row>
     <row r="111" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B111" s="32"/>
-      <c r="C111" s="33">
+      <c r="C111" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J111" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G111" s="33">
+      <c r="L111" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q111" s="46"/>
       <c r="R111" s="87"/>
       <c r="S111" s="87"/>
       <c r="T111" s="87"/>
       <c r="V111" s="39"/>
       <c r="W111" s="39"/>
       <c r="AI111" s="24"/>
       <c r="AJ111" s="24"/>
       <c r="AO111" s="12"/>
       <c r="AU111" s="11"/>
       <c r="AY111" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ111" s="108"/>
       <c r="BA111" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB111" s="109"/>
       <c r="BC111"/>
       <c r="BE111" s="1"/>
     </row>
     <row r="112" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B112" s="32"/>
-      <c r="C112" s="33">
+      <c r="C112" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J112" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G112" s="33">
+      <c r="L112" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q112" s="46"/>
       <c r="R112" s="87"/>
       <c r="S112" s="87"/>
       <c r="T112" s="87"/>
       <c r="V112" s="39"/>
       <c r="W112" s="39"/>
       <c r="AI112" s="24"/>
       <c r="AJ112" s="24"/>
       <c r="AO112" s="12"/>
       <c r="AU112" s="11"/>
       <c r="AY112" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ112" s="108"/>
       <c r="BA112" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB112" s="109"/>
       <c r="BC112"/>
       <c r="BE112" s="1"/>
     </row>
     <row r="113" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B113" s="32"/>
-      <c r="C113" s="33">
+      <c r="C113" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J113" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G113" s="33">
+      <c r="L113" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q113" s="46"/>
       <c r="R113" s="87"/>
       <c r="S113" s="87"/>
       <c r="T113" s="87"/>
       <c r="V113" s="39"/>
       <c r="W113" s="39"/>
       <c r="AI113" s="24"/>
       <c r="AJ113" s="24"/>
       <c r="AO113" s="12"/>
       <c r="AU113" s="11"/>
       <c r="AY113" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ113" s="108"/>
       <c r="BA113" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB113" s="109"/>
       <c r="BC113"/>
       <c r="BE113" s="1"/>
     </row>
     <row r="114" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B114" s="32"/>
-      <c r="C114" s="33">
+      <c r="C114" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J114" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G114" s="33">
+      <c r="L114" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q114" s="46"/>
       <c r="R114" s="87"/>
       <c r="S114" s="87"/>
       <c r="T114" s="87"/>
       <c r="V114" s="39"/>
       <c r="W114" s="39"/>
       <c r="AI114" s="24"/>
       <c r="AJ114" s="24"/>
       <c r="AO114" s="12"/>
       <c r="AU114" s="11"/>
       <c r="AY114" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ114" s="108"/>
       <c r="BA114" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB114" s="109"/>
       <c r="BC114"/>
       <c r="BE114" s="1"/>
     </row>
     <row r="115" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B115" s="32"/>
-      <c r="C115" s="33">
+      <c r="C115" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J115" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G115" s="33">
+      <c r="L115" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q115" s="46"/>
       <c r="R115" s="87"/>
       <c r="S115" s="87"/>
       <c r="T115" s="87"/>
       <c r="V115" s="39"/>
       <c r="W115" s="39"/>
       <c r="AI115" s="24"/>
       <c r="AJ115" s="24"/>
       <c r="AO115" s="12"/>
       <c r="AU115" s="11"/>
       <c r="AY115" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ115" s="108"/>
       <c r="BA115" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB115" s="109"/>
       <c r="BC115"/>
       <c r="BE115" s="1"/>
     </row>
     <row r="116" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B116" s="32"/>
-      <c r="C116" s="33">
+      <c r="C116" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J116" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G116" s="33">
+      <c r="L116" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q116" s="46"/>
       <c r="R116" s="87"/>
       <c r="S116" s="87"/>
       <c r="T116" s="87"/>
       <c r="V116" s="39"/>
       <c r="W116" s="39"/>
       <c r="AI116" s="24"/>
       <c r="AJ116" s="24"/>
       <c r="AO116" s="12"/>
       <c r="AU116" s="11"/>
       <c r="AY116" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ116" s="108"/>
       <c r="BA116" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB116" s="109"/>
       <c r="BC116"/>
       <c r="BE116" s="1"/>
     </row>
     <row r="117" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B117" s="32"/>
-      <c r="C117" s="33">
+      <c r="C117" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J117" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G117" s="33">
+      <c r="L117" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q117" s="46"/>
       <c r="R117" s="87"/>
       <c r="S117" s="87"/>
       <c r="T117" s="87"/>
       <c r="V117" s="39"/>
       <c r="W117" s="39"/>
       <c r="AI117" s="24"/>
       <c r="AJ117" s="24"/>
       <c r="AO117" s="12"/>
       <c r="AU117" s="11"/>
       <c r="AY117" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ117" s="108"/>
       <c r="BA117" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB117" s="109"/>
       <c r="BC117"/>
       <c r="BE117" s="1"/>
     </row>
     <row r="118" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B118" s="32"/>
-      <c r="C118" s="33">
+      <c r="C118" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J118" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G118" s="33">
+      <c r="L118" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q118" s="46"/>
       <c r="R118" s="87"/>
       <c r="S118" s="87"/>
       <c r="T118" s="87"/>
       <c r="V118" s="39"/>
       <c r="W118" s="39"/>
       <c r="AI118" s="24"/>
       <c r="AJ118" s="24"/>
       <c r="AO118" s="12"/>
       <c r="AU118" s="11"/>
       <c r="AY118" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ118" s="108"/>
       <c r="BA118" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB118" s="109"/>
       <c r="BC118"/>
       <c r="BE118" s="1"/>
     </row>
     <row r="119" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B119" s="32"/>
-      <c r="C119" s="33">
+      <c r="C119" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J119" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G119" s="33">
+      <c r="L119" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q119" s="46"/>
       <c r="R119" s="87"/>
       <c r="S119" s="87"/>
       <c r="T119" s="87"/>
       <c r="V119" s="39"/>
       <c r="W119" s="39"/>
       <c r="AI119" s="24"/>
       <c r="AJ119" s="24"/>
       <c r="AO119" s="12"/>
       <c r="AU119" s="11"/>
       <c r="AY119" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ119" s="108"/>
       <c r="BA119" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB119" s="109"/>
       <c r="BC119"/>
       <c r="BE119" s="1"/>
     </row>
     <row r="120" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B120" s="32"/>
-      <c r="C120" s="33">
+      <c r="C120" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J120" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G120" s="33">
+      <c r="L120" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q120" s="46"/>
       <c r="R120" s="87"/>
       <c r="S120" s="87"/>
       <c r="T120" s="87"/>
       <c r="V120" s="39"/>
       <c r="W120" s="39"/>
       <c r="AI120" s="24"/>
       <c r="AJ120" s="24"/>
       <c r="AO120" s="12"/>
       <c r="AU120" s="11"/>
       <c r="AY120" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ120" s="108"/>
       <c r="BA120" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB120" s="109"/>
       <c r="BC120"/>
       <c r="BE120" s="1"/>
     </row>
     <row r="121" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B121" s="32"/>
-      <c r="C121" s="33">
+      <c r="C121" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J121" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G121" s="33">
+      <c r="L121" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q121" s="46"/>
       <c r="R121" s="87"/>
       <c r="S121" s="87"/>
       <c r="T121" s="87"/>
       <c r="V121" s="39"/>
       <c r="W121" s="39"/>
       <c r="AI121" s="24"/>
       <c r="AJ121" s="24"/>
       <c r="AO121" s="12"/>
       <c r="AU121" s="11"/>
       <c r="AY121" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ121" s="108"/>
       <c r="BA121" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB121" s="109"/>
       <c r="BC121"/>
       <c r="BE121" s="1"/>
     </row>
     <row r="122" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B122" s="32"/>
-      <c r="C122" s="33">
+      <c r="C122" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J122" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G122" s="33">
+      <c r="L122" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q122" s="46"/>
       <c r="R122" s="87"/>
       <c r="S122" s="87"/>
       <c r="T122" s="87"/>
       <c r="V122" s="39"/>
       <c r="W122" s="39"/>
       <c r="AI122" s="24"/>
       <c r="AJ122" s="24"/>
       <c r="AO122" s="12"/>
       <c r="AU122" s="11"/>
       <c r="AY122" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ122" s="108"/>
       <c r="BA122" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB122" s="109"/>
       <c r="BC122"/>
       <c r="BE122" s="1"/>
     </row>
     <row r="123" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B123" s="32"/>
-      <c r="C123" s="33">
+      <c r="C123" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J123" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G123" s="33">
+      <c r="L123" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q123" s="46"/>
       <c r="R123" s="87"/>
       <c r="S123" s="87"/>
       <c r="T123" s="87"/>
       <c r="V123" s="39"/>
       <c r="W123" s="39"/>
       <c r="AI123" s="24"/>
       <c r="AJ123" s="24"/>
       <c r="AO123" s="12"/>
       <c r="AU123" s="11"/>
       <c r="AY123" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ123" s="108"/>
       <c r="BA123" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB123" s="109"/>
       <c r="BC123"/>
       <c r="BE123" s="1"/>
     </row>
     <row r="124" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B124" s="32"/>
-      <c r="C124" s="33">
+      <c r="C124" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J124" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G124" s="33">
+      <c r="L124" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q124" s="46"/>
       <c r="R124" s="87"/>
       <c r="S124" s="87"/>
       <c r="T124" s="87"/>
       <c r="V124" s="39"/>
       <c r="W124" s="39"/>
       <c r="AI124" s="24"/>
       <c r="AJ124" s="24"/>
       <c r="AO124" s="12"/>
       <c r="AU124" s="11"/>
       <c r="AY124" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ124" s="108"/>
       <c r="BA124" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB124" s="109"/>
       <c r="BC124"/>
       <c r="BE124" s="1"/>
     </row>
     <row r="125" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B125" s="32"/>
-      <c r="C125" s="33">
+      <c r="C125" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J125" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G125" s="33">
+      <c r="L125" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q125" s="46"/>
       <c r="R125" s="87"/>
       <c r="S125" s="87"/>
       <c r="T125" s="87"/>
       <c r="V125" s="39"/>
       <c r="W125" s="39"/>
       <c r="AI125" s="24"/>
       <c r="AJ125" s="24"/>
       <c r="AO125" s="12"/>
       <c r="AU125" s="11"/>
       <c r="AY125" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ125" s="108"/>
       <c r="BA125" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB125" s="109"/>
       <c r="BC125"/>
       <c r="BE125" s="1"/>
     </row>
     <row r="126" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B126" s="32"/>
-      <c r="C126" s="33">
+      <c r="C126" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J126" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G126" s="33">
+      <c r="L126" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q126" s="46"/>
       <c r="R126" s="87"/>
       <c r="S126" s="87"/>
       <c r="T126" s="87"/>
       <c r="V126" s="39"/>
       <c r="W126" s="39"/>
       <c r="AI126" s="24"/>
       <c r="AJ126" s="24"/>
       <c r="AO126" s="12"/>
       <c r="AU126" s="11"/>
       <c r="AY126" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ126" s="108"/>
       <c r="BA126" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB126" s="109"/>
       <c r="BC126"/>
       <c r="BE126" s="1"/>
     </row>
     <row r="127" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B127" s="32"/>
-      <c r="C127" s="33">
+      <c r="C127" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J127" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G127" s="33">
+      <c r="L127" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q127" s="46"/>
       <c r="R127" s="87"/>
       <c r="S127" s="87"/>
       <c r="T127" s="87"/>
       <c r="V127" s="39"/>
       <c r="W127" s="39"/>
       <c r="AI127" s="24"/>
       <c r="AJ127" s="24"/>
       <c r="AO127" s="12"/>
       <c r="AU127" s="11"/>
       <c r="AY127" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ127" s="108"/>
       <c r="BA127" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB127" s="109"/>
       <c r="BC127"/>
       <c r="BE127" s="1"/>
     </row>
     <row r="128" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B128" s="32"/>
-      <c r="C128" s="33">
+      <c r="C128" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J128" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G128" s="33">
+      <c r="L128" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q128" s="46"/>
       <c r="R128" s="87"/>
       <c r="S128" s="87"/>
       <c r="T128" s="87"/>
       <c r="V128" s="39"/>
       <c r="W128" s="39"/>
       <c r="AI128" s="24"/>
       <c r="AJ128" s="24"/>
       <c r="AO128" s="12"/>
       <c r="AU128" s="11"/>
       <c r="AY128" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ128" s="108"/>
       <c r="BA128" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB128" s="109"/>
       <c r="BC128"/>
       <c r="BE128" s="1"/>
     </row>
     <row r="129" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B129" s="32"/>
-      <c r="C129" s="33">
+      <c r="C129" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J129" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G129" s="33">
+      <c r="L129" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q129" s="46"/>
       <c r="R129" s="87"/>
       <c r="S129" s="87"/>
       <c r="T129" s="87"/>
       <c r="V129" s="39"/>
       <c r="W129" s="39"/>
       <c r="AI129" s="24"/>
       <c r="AJ129" s="24"/>
       <c r="AO129" s="12"/>
       <c r="AU129" s="11"/>
       <c r="AY129" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ129" s="108"/>
       <c r="BA129" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB129" s="109"/>
       <c r="BC129"/>
       <c r="BE129" s="1"/>
     </row>
     <row r="130" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B130" s="32"/>
-      <c r="C130" s="33">
+      <c r="C130" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J130" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G130" s="33">
+      <c r="L130" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q130" s="46"/>
       <c r="R130" s="87"/>
       <c r="S130" s="87"/>
       <c r="T130" s="87"/>
       <c r="V130" s="39"/>
       <c r="W130" s="39"/>
       <c r="AI130" s="24"/>
       <c r="AJ130" s="24"/>
       <c r="AO130" s="12"/>
       <c r="AU130" s="11"/>
       <c r="AY130" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ130" s="108"/>
       <c r="BA130" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB130" s="109"/>
       <c r="BC130"/>
       <c r="BE130" s="1"/>
     </row>
     <row r="131" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B131" s="32"/>
-      <c r="C131" s="33">
+      <c r="C131" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131" s="33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J131" s="33">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G131" s="33">
+      <c r="L131" s="33">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...6 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q131" s="46"/>
       <c r="R131" s="87"/>
       <c r="S131" s="87"/>
       <c r="T131" s="87"/>
       <c r="V131" s="39"/>
       <c r="W131" s="39"/>
       <c r="AI131" s="24"/>
       <c r="AJ131" s="24"/>
       <c r="AO131" s="12"/>
       <c r="AU131" s="11"/>
       <c r="AY131" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ131" s="108"/>
       <c r="BA131" s="71">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BB131" s="109"/>
       <c r="BC131"/>
       <c r="BE131" s="1"/>
     </row>
     <row r="132" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B132" s="32"/>
-      <c r="C132" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C132" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G132" s="33">
-        <f t="shared" ref="G132:G195" si="11">B134</f>
+        <f t="shared" ref="G132:G195" si="8">B134</f>
         <v>0</v>
       </c>
       <c r="J132" s="33">
-        <f t="shared" ref="J132:J195" si="12">B134</f>
+        <f t="shared" ref="J132:J195" si="9">B134</f>
         <v>0</v>
       </c>
       <c r="L132" s="33">
-        <f t="shared" ref="L132:L195" si="13">B134</f>
+        <f t="shared" ref="L132:L195" si="10">B134</f>
         <v>0</v>
       </c>
       <c r="Q132" s="46"/>
       <c r="R132" s="87"/>
       <c r="S132" s="87"/>
       <c r="T132" s="87"/>
       <c r="V132" s="39"/>
       <c r="W132" s="39"/>
       <c r="AI132" s="24"/>
       <c r="AJ132" s="24"/>
       <c r="AO132" s="12"/>
       <c r="AU132" s="11"/>
       <c r="AY132" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ132" s="108"/>
       <c r="BA132" s="71">
-        <f t="shared" ref="BA132:BA195" si="14">B134</f>
+        <f t="shared" ref="BA132:BA195" si="11">B134</f>
         <v>0</v>
       </c>
       <c r="BB132" s="109"/>
       <c r="BC132"/>
       <c r="BE132" s="1"/>
     </row>
     <row r="133" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B133" s="32"/>
-      <c r="C133" s="33">
+      <c r="C133" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J133" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L133" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q133" s="46"/>
       <c r="R133" s="87"/>
       <c r="S133" s="87"/>
       <c r="T133" s="87"/>
       <c r="V133" s="39"/>
       <c r="W133" s="39"/>
       <c r="AI133" s="24"/>
       <c r="AJ133" s="24"/>
       <c r="AO133" s="12"/>
       <c r="AU133" s="11"/>
       <c r="AY133" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ133" s="108"/>
       <c r="BA133" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB133" s="109"/>
       <c r="BC133"/>
       <c r="BE133" s="1"/>
     </row>
     <row r="134" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B134" s="32"/>
-      <c r="C134" s="33">
+      <c r="C134" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J134" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L134" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q134" s="46"/>
       <c r="R134" s="87"/>
       <c r="S134" s="87"/>
       <c r="T134" s="87"/>
       <c r="V134" s="39"/>
       <c r="W134" s="39"/>
       <c r="AI134" s="24"/>
       <c r="AJ134" s="24"/>
       <c r="AO134" s="12"/>
       <c r="AU134" s="11"/>
       <c r="AY134" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ134" s="108"/>
       <c r="BA134" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB134" s="109"/>
       <c r="BC134"/>
       <c r="BE134" s="1"/>
     </row>
     <row r="135" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B135" s="32"/>
-      <c r="C135" s="33">
+      <c r="C135" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J135" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L135" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q135" s="46"/>
       <c r="R135" s="87"/>
       <c r="S135" s="87"/>
       <c r="T135" s="87"/>
       <c r="V135" s="39"/>
       <c r="W135" s="39"/>
       <c r="AI135" s="24"/>
       <c r="AJ135" s="24"/>
       <c r="AO135" s="12"/>
       <c r="AU135" s="11"/>
       <c r="AY135" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ135" s="108"/>
       <c r="BA135" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB135" s="109"/>
       <c r="BC135"/>
       <c r="BE135" s="1"/>
     </row>
     <row r="136" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B136" s="32"/>
-      <c r="C136" s="33">
+      <c r="C136" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J136" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L136" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q136" s="46"/>
       <c r="R136" s="87"/>
       <c r="S136" s="87"/>
       <c r="T136" s="87"/>
       <c r="V136" s="39"/>
       <c r="W136" s="39"/>
       <c r="AI136" s="24"/>
       <c r="AJ136" s="24"/>
       <c r="AO136" s="12"/>
       <c r="AU136" s="11"/>
       <c r="AY136" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ136" s="108"/>
       <c r="BA136" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB136" s="109"/>
       <c r="BC136"/>
       <c r="BE136" s="1"/>
     </row>
     <row r="137" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B137" s="32"/>
-      <c r="C137" s="33">
+      <c r="C137" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J137" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L137" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q137" s="46"/>
       <c r="R137" s="87"/>
       <c r="S137" s="87"/>
       <c r="T137" s="87"/>
       <c r="V137" s="39"/>
       <c r="W137" s="39"/>
       <c r="AI137" s="24"/>
       <c r="AJ137" s="24"/>
       <c r="AO137" s="12"/>
       <c r="AU137" s="11"/>
       <c r="AY137" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ137" s="108"/>
       <c r="BA137" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB137" s="109"/>
       <c r="BC137"/>
       <c r="BE137" s="1"/>
     </row>
     <row r="138" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B138" s="32"/>
-      <c r="C138" s="33">
+      <c r="C138" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J138" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L138" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q138" s="46"/>
       <c r="R138" s="87"/>
       <c r="S138" s="87"/>
       <c r="T138" s="87"/>
       <c r="V138" s="39"/>
       <c r="W138" s="39"/>
       <c r="AI138" s="24"/>
       <c r="AJ138" s="24"/>
       <c r="AO138" s="12"/>
       <c r="AU138" s="11"/>
       <c r="AY138" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ138" s="108"/>
       <c r="BA138" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB138" s="109"/>
       <c r="BC138"/>
       <c r="BE138" s="1"/>
     </row>
     <row r="139" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B139" s="32"/>
-      <c r="C139" s="33">
+      <c r="C139" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J139" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L139" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q139" s="46"/>
       <c r="R139" s="87"/>
       <c r="S139" s="87"/>
       <c r="T139" s="87"/>
       <c r="V139" s="39"/>
       <c r="W139" s="39"/>
       <c r="AI139" s="24"/>
       <c r="AJ139" s="24"/>
       <c r="AO139" s="12"/>
       <c r="AU139" s="11"/>
       <c r="AY139" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ139" s="108"/>
       <c r="BA139" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB139" s="109"/>
       <c r="BC139"/>
       <c r="BE139" s="1"/>
     </row>
     <row r="140" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B140" s="32"/>
-      <c r="C140" s="33">
+      <c r="C140" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J140" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L140" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q140" s="46"/>
       <c r="R140" s="87"/>
       <c r="S140" s="87"/>
       <c r="T140" s="87"/>
       <c r="V140" s="39"/>
       <c r="W140" s="39"/>
       <c r="AI140" s="24"/>
       <c r="AJ140" s="24"/>
       <c r="AO140" s="12"/>
       <c r="AU140" s="11"/>
       <c r="AY140" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ140" s="108"/>
       <c r="BA140" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB140" s="109"/>
       <c r="BC140"/>
       <c r="BE140" s="1"/>
     </row>
     <row r="141" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B141" s="32"/>
-      <c r="C141" s="33">
+      <c r="C141" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J141" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L141" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q141" s="46"/>
       <c r="R141" s="87"/>
       <c r="S141" s="87"/>
       <c r="T141" s="87"/>
       <c r="V141" s="39"/>
       <c r="W141" s="39"/>
       <c r="AI141" s="24"/>
       <c r="AJ141" s="24"/>
       <c r="AO141" s="12"/>
       <c r="AU141" s="11"/>
       <c r="AY141" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ141" s="108"/>
       <c r="BA141" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB141" s="109"/>
       <c r="BC141"/>
       <c r="BE141" s="1"/>
     </row>
     <row r="142" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B142" s="32"/>
-      <c r="C142" s="33">
+      <c r="C142" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J142" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L142" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q142" s="46"/>
       <c r="R142" s="87"/>
       <c r="S142" s="87"/>
       <c r="T142" s="87"/>
       <c r="V142" s="39"/>
       <c r="W142" s="39"/>
       <c r="AI142" s="24"/>
       <c r="AJ142" s="24"/>
       <c r="AO142" s="12"/>
       <c r="AU142" s="11"/>
       <c r="AY142" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ142" s="108"/>
       <c r="BA142" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB142" s="109"/>
       <c r="BC142"/>
       <c r="BE142" s="1"/>
     </row>
     <row r="143" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B143" s="32"/>
-      <c r="C143" s="33">
+      <c r="C143" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J143" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L143" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q143" s="46"/>
       <c r="R143" s="87"/>
       <c r="S143" s="87"/>
       <c r="T143" s="87"/>
       <c r="V143" s="39"/>
       <c r="W143" s="39"/>
       <c r="AI143" s="24"/>
       <c r="AJ143" s="24"/>
       <c r="AO143" s="12"/>
       <c r="AU143" s="11"/>
       <c r="AY143" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ143" s="108"/>
       <c r="BA143" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB143" s="109"/>
       <c r="BC143"/>
       <c r="BE143" s="1"/>
     </row>
     <row r="144" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B144" s="32"/>
-      <c r="C144" s="33">
+      <c r="C144" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J144" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L144" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q144" s="46"/>
       <c r="R144" s="87"/>
       <c r="S144" s="87"/>
       <c r="T144" s="87"/>
       <c r="V144" s="39"/>
       <c r="W144" s="39"/>
       <c r="AI144" s="24"/>
       <c r="AJ144" s="24"/>
       <c r="AO144" s="12"/>
       <c r="AU144" s="11"/>
       <c r="AY144" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ144" s="108"/>
       <c r="BA144" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB144" s="109"/>
       <c r="BC144"/>
       <c r="BE144" s="1"/>
     </row>
     <row r="145" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B145" s="32"/>
-      <c r="C145" s="33">
+      <c r="C145" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J145" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L145" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q145" s="46"/>
       <c r="R145" s="87"/>
       <c r="S145" s="87"/>
       <c r="T145" s="87"/>
       <c r="V145" s="39"/>
       <c r="W145" s="39"/>
       <c r="AI145" s="24"/>
       <c r="AJ145" s="24"/>
       <c r="AO145" s="12"/>
       <c r="AU145" s="11"/>
       <c r="AY145" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ145" s="108"/>
       <c r="BA145" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB145" s="109"/>
       <c r="BC145"/>
       <c r="BE145" s="1"/>
     </row>
     <row r="146" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B146" s="32"/>
-      <c r="C146" s="33">
+      <c r="C146" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J146" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L146" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q146" s="46"/>
       <c r="R146" s="87"/>
       <c r="S146" s="87"/>
       <c r="T146" s="87"/>
       <c r="V146" s="39"/>
       <c r="W146" s="39"/>
       <c r="AI146" s="24"/>
       <c r="AJ146" s="24"/>
       <c r="AO146" s="12"/>
       <c r="AU146" s="11"/>
       <c r="AY146" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ146" s="108"/>
       <c r="BA146" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB146" s="109"/>
       <c r="BC146"/>
       <c r="BE146" s="1"/>
     </row>
     <row r="147" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B147" s="32"/>
-      <c r="C147" s="33">
+      <c r="C147" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J147" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L147" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q147" s="46"/>
       <c r="R147" s="87"/>
       <c r="S147" s="87"/>
       <c r="T147" s="87"/>
       <c r="V147" s="39"/>
       <c r="W147" s="39"/>
       <c r="AI147" s="24"/>
       <c r="AJ147" s="24"/>
       <c r="AO147" s="12"/>
       <c r="AU147" s="11"/>
       <c r="AY147" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ147" s="108"/>
       <c r="BA147" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB147" s="109"/>
       <c r="BC147"/>
       <c r="BE147" s="1"/>
     </row>
     <row r="148" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B148" s="32"/>
-      <c r="C148" s="33">
+      <c r="C148" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J148" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L148" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q148" s="46"/>
       <c r="R148" s="87"/>
       <c r="S148" s="87"/>
       <c r="T148" s="87"/>
       <c r="V148" s="39"/>
       <c r="W148" s="39"/>
       <c r="AI148" s="24"/>
       <c r="AJ148" s="24"/>
       <c r="AO148" s="12"/>
       <c r="AU148" s="11"/>
       <c r="AY148" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ148" s="108"/>
       <c r="BA148" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB148" s="109"/>
       <c r="BC148"/>
       <c r="BE148" s="1"/>
     </row>
     <row r="149" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B149" s="32"/>
-      <c r="C149" s="33">
+      <c r="C149" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J149" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L149" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q149" s="46"/>
       <c r="R149" s="87"/>
       <c r="S149" s="87"/>
       <c r="T149" s="87"/>
       <c r="V149" s="39"/>
       <c r="W149" s="39"/>
       <c r="AI149" s="24"/>
       <c r="AJ149" s="24"/>
       <c r="AO149" s="12"/>
       <c r="AU149" s="11"/>
       <c r="AY149" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ149" s="108"/>
       <c r="BA149" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB149" s="109"/>
       <c r="BC149"/>
       <c r="BE149" s="1"/>
     </row>
     <row r="150" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B150" s="32"/>
-      <c r="C150" s="33">
+      <c r="C150" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J150" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L150" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q150" s="46"/>
       <c r="R150" s="87"/>
       <c r="S150" s="87"/>
       <c r="T150" s="87"/>
       <c r="V150" s="39"/>
       <c r="W150" s="39"/>
       <c r="AI150" s="24"/>
       <c r="AJ150" s="24"/>
       <c r="AO150" s="12"/>
       <c r="AU150" s="11"/>
       <c r="AY150" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ150" s="108"/>
       <c r="BA150" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB150" s="109"/>
       <c r="BC150"/>
       <c r="BE150" s="1"/>
     </row>
     <row r="151" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B151" s="32"/>
-      <c r="C151" s="33">
+      <c r="C151" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J151" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L151" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q151" s="46"/>
       <c r="R151" s="87"/>
       <c r="S151" s="87"/>
       <c r="T151" s="87"/>
       <c r="V151" s="39"/>
       <c r="W151" s="39"/>
       <c r="AI151" s="24"/>
       <c r="AJ151" s="24"/>
       <c r="AO151" s="12"/>
       <c r="AU151" s="11"/>
       <c r="AY151" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ151" s="108"/>
       <c r="BA151" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB151" s="109"/>
       <c r="BC151"/>
       <c r="BE151" s="1"/>
     </row>
     <row r="152" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B152" s="32"/>
-      <c r="C152" s="33">
+      <c r="C152" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J152" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L152" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q152" s="46"/>
       <c r="R152" s="87"/>
       <c r="S152" s="87"/>
       <c r="T152" s="87"/>
       <c r="V152" s="39"/>
       <c r="W152" s="39"/>
       <c r="AI152" s="24"/>
       <c r="AJ152" s="24"/>
       <c r="AO152" s="12"/>
       <c r="AU152" s="11"/>
       <c r="AY152" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ152" s="108"/>
       <c r="BA152" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB152" s="109"/>
       <c r="BC152"/>
       <c r="BE152" s="1"/>
     </row>
     <row r="153" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B153" s="32"/>
-      <c r="C153" s="33">
+      <c r="C153" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J153" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L153" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q153" s="46"/>
       <c r="R153" s="87"/>
       <c r="S153" s="87"/>
       <c r="T153" s="87"/>
       <c r="V153" s="39"/>
       <c r="W153" s="39"/>
       <c r="AI153" s="24"/>
       <c r="AJ153" s="24"/>
       <c r="AO153" s="12"/>
       <c r="AU153" s="11"/>
       <c r="AY153" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ153" s="108"/>
       <c r="BA153" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB153" s="109"/>
       <c r="BC153"/>
       <c r="BE153" s="1"/>
     </row>
     <row r="154" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B154" s="32"/>
-      <c r="C154" s="33">
+      <c r="C154" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J154" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L154" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q154" s="46"/>
       <c r="R154" s="87"/>
       <c r="S154" s="87"/>
       <c r="T154" s="87"/>
       <c r="V154" s="39"/>
       <c r="W154" s="39"/>
       <c r="AI154" s="24"/>
       <c r="AJ154" s="24"/>
       <c r="AO154" s="12"/>
       <c r="AU154" s="11"/>
       <c r="AY154" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ154" s="108"/>
       <c r="BA154" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB154" s="109"/>
       <c r="BC154"/>
       <c r="BE154" s="1"/>
     </row>
     <row r="155" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B155" s="32"/>
-      <c r="C155" s="33">
+      <c r="C155" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J155" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L155" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q155" s="46"/>
       <c r="R155" s="87"/>
       <c r="S155" s="87"/>
       <c r="T155" s="87"/>
       <c r="V155" s="39"/>
       <c r="W155" s="39"/>
       <c r="AI155" s="24"/>
       <c r="AJ155" s="24"/>
       <c r="AO155" s="12"/>
       <c r="AU155" s="11"/>
       <c r="AY155" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ155" s="108"/>
       <c r="BA155" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB155" s="109"/>
       <c r="BC155"/>
       <c r="BE155" s="1"/>
     </row>
     <row r="156" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B156" s="32"/>
-      <c r="C156" s="33">
+      <c r="C156" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J156" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L156" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q156" s="46"/>
       <c r="R156" s="87"/>
       <c r="S156" s="87"/>
       <c r="T156" s="87"/>
       <c r="V156" s="39"/>
       <c r="W156" s="39"/>
       <c r="AI156" s="24"/>
       <c r="AJ156" s="24"/>
       <c r="AO156" s="12"/>
       <c r="AU156" s="11"/>
       <c r="AY156" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ156" s="108"/>
       <c r="BA156" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB156" s="109"/>
       <c r="BC156"/>
       <c r="BE156" s="1"/>
     </row>
     <row r="157" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B157" s="32"/>
-      <c r="C157" s="33">
+      <c r="C157" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J157" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L157" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q157" s="46"/>
       <c r="R157" s="87"/>
       <c r="S157" s="87"/>
       <c r="T157" s="87"/>
       <c r="V157" s="39"/>
       <c r="W157" s="39"/>
       <c r="AI157" s="24"/>
       <c r="AJ157" s="24"/>
       <c r="AO157" s="12"/>
       <c r="AU157" s="11"/>
       <c r="AY157" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ157" s="108"/>
       <c r="BA157" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB157" s="109"/>
       <c r="BC157"/>
       <c r="BE157" s="1"/>
     </row>
     <row r="158" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B158" s="32"/>
-      <c r="C158" s="33">
+      <c r="C158" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J158" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L158" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q158" s="46"/>
       <c r="R158" s="87"/>
       <c r="S158" s="87"/>
       <c r="T158" s="87"/>
       <c r="V158" s="39"/>
       <c r="W158" s="39"/>
       <c r="AI158" s="24"/>
       <c r="AJ158" s="24"/>
       <c r="AO158" s="12"/>
       <c r="AU158" s="11"/>
       <c r="AY158" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ158" s="108"/>
       <c r="BA158" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB158" s="109"/>
       <c r="BC158"/>
       <c r="BE158" s="1"/>
     </row>
     <row r="159" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B159" s="32"/>
-      <c r="C159" s="33">
+      <c r="C159" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J159" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L159" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q159" s="46"/>
       <c r="R159" s="87"/>
       <c r="S159" s="87"/>
       <c r="T159" s="87"/>
       <c r="V159" s="39"/>
       <c r="W159" s="39"/>
       <c r="AI159" s="24"/>
       <c r="AJ159" s="24"/>
       <c r="AO159" s="12"/>
       <c r="AU159" s="11"/>
       <c r="AY159" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ159" s="108"/>
       <c r="BA159" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB159" s="109"/>
       <c r="BC159"/>
       <c r="BE159" s="1"/>
     </row>
     <row r="160" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B160" s="32"/>
-      <c r="C160" s="33">
+      <c r="C160" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J160" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L160" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q160" s="46"/>
       <c r="R160" s="87"/>
       <c r="S160" s="87"/>
       <c r="T160" s="87"/>
       <c r="V160" s="39"/>
       <c r="W160" s="39"/>
       <c r="AI160" s="24"/>
       <c r="AJ160" s="24"/>
       <c r="AO160" s="12"/>
       <c r="AY160" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ160" s="108"/>
       <c r="BA160" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB160" s="109"/>
       <c r="BC160"/>
       <c r="BE160" s="1"/>
     </row>
     <row r="161" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B161" s="32"/>
-      <c r="C161" s="33">
+      <c r="C161" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J161" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L161" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q161" s="46"/>
       <c r="R161" s="87"/>
       <c r="S161" s="87"/>
       <c r="T161" s="87"/>
       <c r="V161" s="39"/>
       <c r="W161" s="39"/>
       <c r="AI161" s="24"/>
       <c r="AJ161" s="24"/>
       <c r="AO161" s="12"/>
       <c r="AY161" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ161" s="108"/>
       <c r="BA161" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB161" s="109"/>
       <c r="BC161"/>
       <c r="BE161" s="1"/>
     </row>
     <row r="162" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B162" s="32"/>
-      <c r="C162" s="33">
+      <c r="C162" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J162" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L162" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q162" s="46"/>
       <c r="R162" s="87"/>
       <c r="S162" s="87"/>
       <c r="T162" s="87"/>
       <c r="V162" s="39"/>
       <c r="W162" s="39"/>
       <c r="AI162" s="24"/>
       <c r="AJ162" s="24"/>
       <c r="AO162" s="12"/>
       <c r="AY162" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ162" s="108"/>
       <c r="BA162" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB162" s="109"/>
       <c r="BC162"/>
       <c r="BE162" s="1"/>
     </row>
     <row r="163" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B163" s="32"/>
-      <c r="C163" s="33">
+      <c r="C163" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J163" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L163" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q163" s="46"/>
       <c r="R163" s="87"/>
       <c r="S163" s="87"/>
       <c r="T163" s="87"/>
       <c r="V163" s="39"/>
       <c r="W163" s="39"/>
       <c r="AI163" s="24"/>
       <c r="AJ163" s="24"/>
       <c r="AO163" s="12"/>
       <c r="AY163" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ163" s="108"/>
       <c r="BA163" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB163" s="109"/>
       <c r="BC163"/>
       <c r="BE163" s="1"/>
     </row>
     <row r="164" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B164" s="32"/>
-      <c r="C164" s="33">
+      <c r="C164" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J164" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L164" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q164" s="46"/>
       <c r="R164" s="87"/>
       <c r="S164" s="87"/>
       <c r="T164" s="87"/>
       <c r="V164" s="39"/>
       <c r="W164" s="39"/>
       <c r="AI164" s="24"/>
       <c r="AJ164" s="24"/>
       <c r="AO164" s="12"/>
       <c r="AY164" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ164" s="108"/>
       <c r="BA164" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB164" s="109"/>
       <c r="BC164"/>
       <c r="BE164" s="1"/>
     </row>
     <row r="165" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B165" s="32"/>
-      <c r="C165" s="33">
+      <c r="C165" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J165" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L165" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q165" s="46"/>
       <c r="R165" s="87"/>
       <c r="S165" s="87"/>
       <c r="T165" s="87"/>
       <c r="V165" s="39"/>
       <c r="W165" s="39"/>
       <c r="AI165" s="24"/>
       <c r="AJ165" s="24"/>
       <c r="AO165" s="12"/>
       <c r="AY165" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ165" s="108"/>
       <c r="BA165" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB165" s="109"/>
       <c r="BC165"/>
       <c r="BE165" s="1"/>
     </row>
     <row r="166" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B166" s="32"/>
-      <c r="C166" s="33">
+      <c r="C166" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J166" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L166" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q166" s="46"/>
       <c r="R166" s="87"/>
       <c r="S166" s="87"/>
       <c r="T166" s="87"/>
       <c r="V166" s="39"/>
       <c r="W166" s="39"/>
       <c r="AI166" s="24"/>
       <c r="AJ166" s="24"/>
       <c r="AO166" s="12"/>
       <c r="AY166" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ166" s="108"/>
       <c r="BA166" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB166" s="109"/>
       <c r="BC166"/>
       <c r="BE166" s="1"/>
     </row>
     <row r="167" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B167" s="32"/>
-      <c r="C167" s="33">
+      <c r="C167" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J167" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L167" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q167" s="46"/>
       <c r="R167" s="87"/>
       <c r="S167" s="87"/>
       <c r="T167" s="87"/>
       <c r="V167" s="39"/>
       <c r="W167" s="39"/>
       <c r="AI167" s="24"/>
       <c r="AJ167" s="24"/>
       <c r="AO167" s="12"/>
       <c r="AY167" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ167" s="108"/>
       <c r="BA167" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB167" s="109"/>
       <c r="BC167"/>
       <c r="BE167" s="1"/>
     </row>
     <row r="168" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B168" s="32"/>
-      <c r="C168" s="33">
+      <c r="C168" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J168" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L168" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q168" s="46"/>
       <c r="R168" s="87"/>
       <c r="S168" s="87"/>
       <c r="T168" s="87"/>
       <c r="V168" s="39"/>
       <c r="W168" s="39"/>
       <c r="AI168" s="24"/>
       <c r="AJ168" s="24"/>
       <c r="AO168" s="12"/>
       <c r="AY168" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ168" s="108"/>
       <c r="BA168" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB168" s="109"/>
       <c r="BC168"/>
       <c r="BE168" s="1"/>
     </row>
     <row r="169" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B169" s="32"/>
-      <c r="C169" s="33">
+      <c r="C169" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J169" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L169" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q169" s="46"/>
       <c r="R169" s="87"/>
       <c r="S169" s="87"/>
       <c r="T169" s="87"/>
       <c r="V169" s="39"/>
       <c r="W169" s="39"/>
       <c r="AI169" s="24"/>
       <c r="AJ169" s="24"/>
       <c r="AO169" s="12"/>
       <c r="AY169" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ169" s="108"/>
       <c r="BA169" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB169" s="109"/>
       <c r="BC169"/>
       <c r="BE169" s="1"/>
     </row>
     <row r="170" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B170" s="32"/>
-      <c r="C170" s="33">
+      <c r="C170" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J170" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L170" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q170" s="46"/>
       <c r="R170" s="87"/>
       <c r="S170" s="87"/>
       <c r="T170" s="87"/>
       <c r="V170" s="39"/>
       <c r="W170" s="39"/>
       <c r="AI170" s="24"/>
       <c r="AJ170" s="24"/>
       <c r="AO170" s="12"/>
       <c r="AY170" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ170" s="108"/>
       <c r="BA170" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB170" s="109"/>
       <c r="BC170"/>
       <c r="BE170" s="1"/>
     </row>
     <row r="171" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B171" s="32"/>
-      <c r="C171" s="33">
+      <c r="C171" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J171" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L171" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q171" s="46"/>
       <c r="R171" s="87"/>
       <c r="S171" s="87"/>
       <c r="T171" s="87"/>
       <c r="V171" s="39"/>
       <c r="W171" s="39"/>
       <c r="AI171" s="24"/>
       <c r="AJ171" s="24"/>
       <c r="AO171" s="12"/>
       <c r="AY171" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ171" s="108"/>
       <c r="BA171" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB171" s="109"/>
       <c r="BC171"/>
       <c r="BE171" s="1"/>
     </row>
     <row r="172" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B172" s="32"/>
-      <c r="C172" s="33">
+      <c r="C172" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J172" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L172" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q172" s="46"/>
       <c r="R172" s="87"/>
       <c r="S172" s="87"/>
       <c r="T172" s="87"/>
       <c r="V172" s="39"/>
       <c r="W172" s="39"/>
       <c r="AI172" s="24"/>
       <c r="AJ172" s="24"/>
       <c r="AO172" s="12"/>
       <c r="AY172" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ172" s="108"/>
       <c r="BA172" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB172" s="109"/>
       <c r="BC172"/>
       <c r="BE172" s="1"/>
     </row>
     <row r="173" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B173" s="32"/>
-      <c r="C173" s="33">
+      <c r="C173" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J173" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L173" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q173" s="46"/>
       <c r="R173" s="87"/>
       <c r="S173" s="87"/>
       <c r="T173" s="87"/>
       <c r="V173" s="39"/>
       <c r="W173" s="39"/>
       <c r="AI173" s="24"/>
       <c r="AJ173" s="24"/>
       <c r="AO173" s="12"/>
       <c r="AY173" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ173" s="108"/>
       <c r="BA173" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB173" s="109"/>
       <c r="BC173"/>
       <c r="BE173" s="1"/>
     </row>
     <row r="174" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B174" s="32"/>
-      <c r="C174" s="33">
+      <c r="C174" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J174" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L174" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q174" s="46"/>
       <c r="R174" s="87"/>
       <c r="S174" s="87"/>
       <c r="T174" s="87"/>
       <c r="V174" s="39"/>
       <c r="W174" s="39"/>
       <c r="AI174" s="24"/>
       <c r="AJ174" s="24"/>
       <c r="AO174" s="12"/>
       <c r="AY174" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ174" s="108"/>
       <c r="BA174" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB174" s="109"/>
       <c r="BC174"/>
       <c r="BE174" s="1"/>
     </row>
     <row r="175" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B175" s="32"/>
-      <c r="C175" s="33">
+      <c r="C175" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J175" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L175" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q175" s="46"/>
       <c r="R175" s="87"/>
       <c r="S175" s="87"/>
       <c r="T175" s="87"/>
       <c r="V175" s="39"/>
       <c r="W175" s="39"/>
       <c r="AI175" s="24"/>
       <c r="AJ175" s="24"/>
       <c r="AO175" s="12"/>
       <c r="AY175" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ175" s="108"/>
       <c r="BA175" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB175" s="109"/>
       <c r="BC175"/>
       <c r="BE175" s="1"/>
     </row>
     <row r="176" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B176" s="32"/>
-      <c r="C176" s="33">
+      <c r="C176" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J176" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L176" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q176" s="46"/>
       <c r="R176" s="87"/>
       <c r="S176" s="87"/>
       <c r="T176" s="87"/>
       <c r="V176" s="39"/>
       <c r="W176" s="39"/>
       <c r="AI176" s="24"/>
       <c r="AJ176" s="24"/>
       <c r="AO176" s="12"/>
       <c r="AY176" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ176" s="108"/>
       <c r="BA176" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB176" s="109"/>
       <c r="BC176"/>
       <c r="BE176" s="1"/>
     </row>
     <row r="177" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B177" s="32"/>
-      <c r="C177" s="33">
+      <c r="C177" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J177" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L177" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q177" s="46"/>
       <c r="R177" s="87"/>
       <c r="S177" s="87"/>
       <c r="T177" s="87"/>
       <c r="V177" s="39"/>
       <c r="W177" s="39"/>
       <c r="AI177" s="24"/>
       <c r="AJ177" s="24"/>
       <c r="AO177" s="12"/>
       <c r="AY177" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ177" s="108"/>
       <c r="BA177" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB177" s="109"/>
       <c r="BC177"/>
       <c r="BE177" s="1"/>
     </row>
     <row r="178" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B178" s="32"/>
-      <c r="C178" s="33">
+      <c r="C178" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J178" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L178" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q178" s="46"/>
       <c r="R178" s="87"/>
       <c r="S178" s="87"/>
       <c r="T178" s="87"/>
       <c r="V178" s="39"/>
       <c r="W178" s="39"/>
       <c r="AI178" s="24"/>
       <c r="AJ178" s="24"/>
       <c r="AO178" s="12"/>
       <c r="AY178" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ178" s="108"/>
       <c r="BA178" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB178" s="109"/>
       <c r="BC178"/>
       <c r="BE178" s="1"/>
     </row>
     <row r="179" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B179" s="32"/>
-      <c r="C179" s="33">
+      <c r="C179" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J179" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L179" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q179" s="46"/>
       <c r="R179" s="87"/>
       <c r="S179" s="87"/>
       <c r="T179" s="87"/>
       <c r="V179" s="39"/>
       <c r="W179" s="39"/>
       <c r="AI179" s="24"/>
       <c r="AJ179" s="24"/>
       <c r="AO179" s="12"/>
       <c r="AY179" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ179" s="108"/>
       <c r="BA179" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB179" s="109"/>
       <c r="BC179"/>
       <c r="BE179" s="1"/>
     </row>
     <row r="180" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B180" s="32"/>
-      <c r="C180" s="33">
+      <c r="C180" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J180" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L180" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q180" s="46"/>
       <c r="R180" s="87"/>
       <c r="S180" s="87"/>
       <c r="T180" s="87"/>
       <c r="V180" s="39"/>
       <c r="W180" s="39"/>
       <c r="AI180" s="24"/>
       <c r="AJ180" s="24"/>
       <c r="AO180" s="12"/>
       <c r="AY180" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ180" s="108"/>
       <c r="BA180" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB180" s="109"/>
       <c r="BC180"/>
       <c r="BE180" s="1"/>
     </row>
     <row r="181" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B181" s="32"/>
-      <c r="C181" s="33">
+      <c r="C181" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J181" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L181" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q181" s="46"/>
       <c r="R181" s="87"/>
       <c r="S181" s="87"/>
       <c r="T181" s="87"/>
       <c r="V181" s="39"/>
       <c r="W181" s="39"/>
       <c r="AI181" s="24"/>
       <c r="AJ181" s="24"/>
       <c r="AO181" s="12"/>
       <c r="AY181" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ181" s="108"/>
       <c r="BA181" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB181" s="109"/>
       <c r="BC181"/>
       <c r="BE181" s="1"/>
     </row>
     <row r="182" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B182" s="32"/>
-      <c r="C182" s="33">
+      <c r="C182" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J182" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L182" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q182" s="46"/>
       <c r="R182" s="87"/>
       <c r="S182" s="87"/>
       <c r="T182" s="87"/>
       <c r="V182" s="39"/>
       <c r="W182" s="39"/>
       <c r="AI182" s="24"/>
       <c r="AJ182" s="24"/>
       <c r="AO182" s="12"/>
       <c r="AY182" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ182" s="108"/>
       <c r="BA182" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB182" s="109"/>
       <c r="BC182"/>
       <c r="BE182" s="1"/>
     </row>
     <row r="183" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B183" s="32"/>
-      <c r="C183" s="33">
+      <c r="C183" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J183" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L183" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q183" s="46"/>
       <c r="R183" s="87"/>
       <c r="S183" s="87"/>
       <c r="T183" s="87"/>
       <c r="V183" s="39"/>
       <c r="W183" s="39"/>
       <c r="AI183" s="24"/>
       <c r="AJ183" s="24"/>
       <c r="AO183" s="12"/>
       <c r="AY183" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ183" s="108"/>
       <c r="BA183" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB183" s="109"/>
       <c r="BC183"/>
       <c r="BE183" s="1"/>
     </row>
     <row r="184" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B184" s="32"/>
-      <c r="C184" s="33">
+      <c r="C184" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J184" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L184" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q184" s="46"/>
       <c r="R184" s="87"/>
       <c r="S184" s="87"/>
       <c r="T184" s="87"/>
       <c r="V184" s="39"/>
       <c r="W184" s="39"/>
       <c r="AI184" s="24"/>
       <c r="AJ184" s="24"/>
       <c r="AO184" s="12"/>
       <c r="AY184" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ184" s="108"/>
       <c r="BA184" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB184" s="109"/>
       <c r="BC184"/>
       <c r="BE184" s="1"/>
     </row>
     <row r="185" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B185" s="32"/>
-      <c r="C185" s="33">
+      <c r="C185" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J185" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L185" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q185" s="46"/>
       <c r="R185" s="87"/>
       <c r="S185" s="87"/>
       <c r="T185" s="87"/>
       <c r="V185" s="39"/>
       <c r="W185" s="39"/>
       <c r="AI185" s="24"/>
       <c r="AJ185" s="24"/>
       <c r="AO185" s="12"/>
       <c r="AY185" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ185" s="108"/>
       <c r="BA185" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB185" s="109"/>
       <c r="BC185"/>
       <c r="BE185" s="1"/>
     </row>
     <row r="186" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B186" s="32"/>
-      <c r="C186" s="33">
+      <c r="C186" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J186" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L186" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q186" s="46"/>
       <c r="R186" s="87"/>
       <c r="S186" s="87"/>
       <c r="T186" s="87"/>
       <c r="V186" s="39"/>
       <c r="W186" s="39"/>
       <c r="AI186" s="24"/>
       <c r="AJ186" s="24"/>
       <c r="AO186" s="12"/>
       <c r="AY186" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ186" s="108"/>
       <c r="BA186" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB186" s="109"/>
       <c r="BC186"/>
       <c r="BE186" s="1"/>
     </row>
     <row r="187" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B187" s="32"/>
-      <c r="C187" s="33">
+      <c r="C187" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J187" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L187" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q187" s="46"/>
       <c r="R187" s="87"/>
       <c r="S187" s="87"/>
       <c r="T187" s="87"/>
       <c r="V187" s="39"/>
       <c r="W187" s="39"/>
       <c r="AI187" s="24"/>
       <c r="AJ187" s="24"/>
       <c r="AO187" s="12"/>
       <c r="AY187" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ187" s="108"/>
       <c r="BA187" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB187" s="109"/>
       <c r="BC187"/>
       <c r="BE187" s="1"/>
     </row>
     <row r="188" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B188" s="32"/>
-      <c r="C188" s="33">
+      <c r="C188" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J188" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L188" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q188" s="46"/>
       <c r="R188" s="87"/>
       <c r="S188" s="87"/>
       <c r="T188" s="87"/>
       <c r="V188" s="39"/>
       <c r="W188" s="39"/>
       <c r="AI188" s="24"/>
       <c r="AJ188" s="24"/>
       <c r="AO188" s="12"/>
       <c r="AY188" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ188" s="108"/>
       <c r="BA188" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB188" s="109"/>
       <c r="BC188"/>
       <c r="BE188" s="1"/>
     </row>
     <row r="189" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B189" s="32"/>
-      <c r="C189" s="33">
+      <c r="C189" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J189" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L189" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q189" s="46"/>
       <c r="R189" s="87"/>
       <c r="S189" s="87"/>
       <c r="T189" s="87"/>
       <c r="V189" s="39"/>
       <c r="W189" s="39"/>
       <c r="AI189" s="24"/>
       <c r="AJ189" s="24"/>
       <c r="AO189" s="12"/>
       <c r="AY189" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ189" s="108"/>
       <c r="BA189" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB189" s="109"/>
       <c r="BC189"/>
       <c r="BE189" s="1"/>
     </row>
     <row r="190" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B190" s="32"/>
-      <c r="C190" s="33">
+      <c r="C190" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J190" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L190" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q190" s="46"/>
       <c r="R190" s="87"/>
       <c r="S190" s="87"/>
       <c r="T190" s="87"/>
       <c r="V190" s="39"/>
       <c r="W190" s="39"/>
       <c r="AI190" s="24"/>
       <c r="AJ190" s="24"/>
       <c r="AO190" s="12"/>
       <c r="AY190" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ190" s="108"/>
       <c r="BA190" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB190" s="109"/>
       <c r="BC190"/>
       <c r="BE190" s="1"/>
     </row>
     <row r="191" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B191" s="32"/>
-      <c r="C191" s="33">
+      <c r="C191" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J191" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L191" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q191" s="46"/>
       <c r="R191" s="87"/>
       <c r="S191" s="87"/>
       <c r="T191" s="87"/>
       <c r="V191" s="39"/>
       <c r="W191" s="39"/>
       <c r="AI191" s="24"/>
       <c r="AJ191" s="24"/>
       <c r="AO191" s="12"/>
       <c r="AY191" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ191" s="108"/>
       <c r="BA191" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB191" s="109"/>
       <c r="BC191"/>
       <c r="BE191" s="1"/>
     </row>
     <row r="192" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B192" s="32"/>
-      <c r="C192" s="33">
+      <c r="C192" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J192" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L192" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q192" s="46"/>
       <c r="R192" s="87"/>
       <c r="S192" s="87"/>
       <c r="T192" s="87"/>
       <c r="V192" s="39"/>
       <c r="W192" s="39"/>
       <c r="AI192" s="24"/>
       <c r="AJ192" s="24"/>
       <c r="AO192" s="12"/>
       <c r="AY192" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ192" s="108"/>
       <c r="BA192" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB192" s="109"/>
       <c r="BC192"/>
       <c r="BE192" s="1"/>
     </row>
     <row r="193" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B193" s="32"/>
-      <c r="C193" s="33">
+      <c r="C193" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J193" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L193" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q193" s="46"/>
       <c r="R193" s="87"/>
       <c r="S193" s="87"/>
       <c r="T193" s="87"/>
       <c r="V193" s="39"/>
       <c r="W193" s="39"/>
       <c r="AI193" s="24"/>
       <c r="AJ193" s="24"/>
       <c r="AO193" s="12"/>
       <c r="AY193" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ193" s="108"/>
       <c r="BA193" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB193" s="109"/>
       <c r="BC193"/>
       <c r="BE193" s="1"/>
     </row>
     <row r="194" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B194" s="32"/>
-      <c r="C194" s="33">
+      <c r="C194" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J194" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L194" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q194" s="46"/>
       <c r="R194" s="87"/>
       <c r="S194" s="87"/>
       <c r="T194" s="87"/>
       <c r="V194" s="39"/>
       <c r="W194" s="39"/>
       <c r="AI194" s="24"/>
       <c r="AJ194" s="24"/>
       <c r="AO194" s="12"/>
       <c r="AY194" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ194" s="108"/>
       <c r="BA194" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB194" s="109"/>
       <c r="BC194"/>
       <c r="BE194" s="1"/>
     </row>
     <row r="195" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B195" s="32"/>
-      <c r="C195" s="33">
+      <c r="C195" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195" s="33">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J195" s="33">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L195" s="33">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...10 lines deleted...]
-        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q195" s="46"/>
       <c r="R195" s="87"/>
       <c r="S195" s="87"/>
       <c r="T195" s="87"/>
       <c r="V195" s="39"/>
       <c r="W195" s="39"/>
       <c r="AI195" s="24"/>
       <c r="AJ195" s="24"/>
       <c r="AO195" s="12"/>
       <c r="AY195" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ195" s="108"/>
       <c r="BA195" s="71">
-        <f t="shared" si="14"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BB195" s="109"/>
       <c r="BC195"/>
       <c r="BE195" s="1"/>
     </row>
     <row r="196" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B196" s="32"/>
-      <c r="C196" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C196" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G196" s="33">
-        <f t="shared" ref="G196:G259" si="16">B198</f>
+        <f t="shared" ref="G196:G259" si="12">B198</f>
         <v>0</v>
       </c>
       <c r="J196" s="33">
-        <f t="shared" ref="J196:J259" si="17">B198</f>
+        <f t="shared" ref="J196:J259" si="13">B198</f>
         <v>0</v>
       </c>
       <c r="L196" s="33">
-        <f t="shared" ref="L196:L259" si="18">B198</f>
+        <f t="shared" ref="L196:L259" si="14">B198</f>
         <v>0</v>
       </c>
       <c r="Q196" s="46"/>
       <c r="R196" s="87"/>
       <c r="S196" s="87"/>
       <c r="T196" s="87"/>
       <c r="V196" s="39"/>
       <c r="W196" s="39"/>
       <c r="AI196" s="24"/>
       <c r="AJ196" s="24"/>
       <c r="AO196" s="12"/>
       <c r="AY196" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ196" s="108"/>
       <c r="BA196" s="71">
-        <f t="shared" ref="BA196:BA259" si="19">B198</f>
+        <f t="shared" ref="BA196:BA259" si="15">B198</f>
         <v>0</v>
       </c>
       <c r="BB196" s="109"/>
       <c r="BC196"/>
       <c r="BE196" s="1"/>
     </row>
     <row r="197" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B197" s="32"/>
-      <c r="C197" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C197" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G197" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J197" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L197" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q197" s="46"/>
       <c r="R197" s="87"/>
       <c r="S197" s="87"/>
       <c r="T197" s="87"/>
       <c r="V197" s="39"/>
       <c r="W197" s="39"/>
       <c r="AI197" s="24"/>
       <c r="AJ197" s="24"/>
       <c r="AO197" s="12"/>
       <c r="AY197" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ197" s="108"/>
       <c r="BA197" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB197" s="109"/>
       <c r="BC197"/>
       <c r="BE197" s="1"/>
     </row>
     <row r="198" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B198" s="32"/>
-      <c r="C198" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C198" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G198" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J198" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L198" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q198" s="46"/>
       <c r="R198" s="87"/>
       <c r="S198" s="87"/>
       <c r="T198" s="87"/>
       <c r="V198" s="39"/>
       <c r="W198" s="39"/>
       <c r="AI198" s="24"/>
       <c r="AJ198" s="24"/>
       <c r="AO198" s="12"/>
       <c r="AY198" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ198" s="108"/>
       <c r="BA198" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB198" s="109"/>
       <c r="BC198"/>
       <c r="BE198" s="1"/>
     </row>
     <row r="199" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B199" s="32"/>
-      <c r="C199" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C199" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G199" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J199" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L199" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q199" s="46"/>
       <c r="R199" s="87"/>
       <c r="S199" s="87"/>
       <c r="T199" s="87"/>
       <c r="V199" s="39"/>
       <c r="W199" s="39"/>
       <c r="AI199" s="24"/>
       <c r="AJ199" s="24"/>
       <c r="AO199" s="12"/>
       <c r="AY199" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ199" s="108"/>
       <c r="BA199" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB199" s="109"/>
       <c r="BC199"/>
       <c r="BE199" s="1"/>
     </row>
     <row r="200" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B200" s="32"/>
-      <c r="C200" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C200" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G200" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J200" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L200" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q200" s="46"/>
       <c r="R200" s="87"/>
       <c r="S200" s="87"/>
       <c r="T200" s="87"/>
       <c r="V200" s="39"/>
       <c r="W200" s="39"/>
       <c r="AI200" s="24"/>
       <c r="AJ200" s="24"/>
       <c r="AO200" s="12"/>
       <c r="AY200" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ200" s="108"/>
       <c r="BA200" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB200" s="109"/>
       <c r="BC200"/>
       <c r="BE200" s="1"/>
     </row>
     <row r="201" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B201" s="32"/>
-      <c r="C201" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C201" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G201" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J201" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L201" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q201" s="46"/>
       <c r="R201" s="87"/>
       <c r="S201" s="87"/>
       <c r="T201" s="87"/>
       <c r="V201" s="39"/>
       <c r="W201" s="39"/>
       <c r="AI201" s="24"/>
       <c r="AJ201" s="24"/>
       <c r="AO201" s="12"/>
       <c r="AY201" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ201" s="108"/>
       <c r="BA201" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB201" s="109"/>
       <c r="BC201"/>
       <c r="BE201" s="1"/>
     </row>
     <row r="202" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B202" s="32"/>
-      <c r="C202" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C202" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G202" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J202" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L202" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q202" s="46"/>
       <c r="R202" s="87"/>
       <c r="S202" s="87"/>
       <c r="T202" s="87"/>
       <c r="V202" s="39"/>
       <c r="W202" s="39"/>
       <c r="AI202" s="24"/>
       <c r="AJ202" s="24"/>
       <c r="AO202" s="12"/>
       <c r="AY202" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ202" s="108"/>
       <c r="BA202" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB202" s="109"/>
       <c r="BC202"/>
       <c r="BE202" s="1"/>
     </row>
     <row r="203" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B203" s="32"/>
-      <c r="C203" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C203" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G203" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J203" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L203" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q203" s="46"/>
       <c r="R203" s="87"/>
       <c r="S203" s="87"/>
       <c r="T203" s="87"/>
       <c r="V203" s="39"/>
       <c r="W203" s="39"/>
       <c r="AI203" s="24"/>
       <c r="AJ203" s="24"/>
       <c r="AO203" s="12"/>
       <c r="AY203" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ203" s="108"/>
       <c r="BA203" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB203" s="109"/>
       <c r="BC203"/>
       <c r="BE203" s="1"/>
     </row>
     <row r="204" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B204" s="32"/>
-      <c r="C204" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C204" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G204" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J204" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L204" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q204" s="46"/>
       <c r="R204" s="87"/>
       <c r="S204" s="87"/>
       <c r="T204" s="87"/>
       <c r="V204" s="39"/>
       <c r="W204" s="39"/>
       <c r="AI204" s="24"/>
       <c r="AJ204" s="24"/>
       <c r="AO204" s="12"/>
       <c r="AY204" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ204" s="108"/>
       <c r="BA204" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB204" s="109"/>
       <c r="BC204"/>
       <c r="BE204" s="1"/>
     </row>
     <row r="205" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B205" s="32"/>
-      <c r="C205" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C205" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G205" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J205" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L205" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q205" s="46"/>
       <c r="R205" s="87"/>
       <c r="S205" s="87"/>
       <c r="T205" s="87"/>
       <c r="V205" s="39"/>
       <c r="W205" s="39"/>
       <c r="AI205" s="24"/>
       <c r="AJ205" s="24"/>
       <c r="AO205" s="12"/>
       <c r="AY205" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ205" s="108"/>
       <c r="BA205" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB205" s="109"/>
       <c r="BC205"/>
       <c r="BE205" s="1"/>
     </row>
     <row r="206" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B206" s="32"/>
-      <c r="C206" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C206" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G206" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J206" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L206" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q206" s="46"/>
       <c r="R206" s="87"/>
       <c r="S206" s="87"/>
       <c r="T206" s="87"/>
       <c r="V206" s="39"/>
       <c r="W206" s="39"/>
       <c r="AI206" s="24"/>
       <c r="AJ206" s="24"/>
       <c r="AO206" s="12"/>
       <c r="AY206" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ206" s="108"/>
       <c r="BA206" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB206" s="109"/>
       <c r="BC206"/>
       <c r="BE206" s="1"/>
     </row>
     <row r="207" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B207" s="32"/>
-      <c r="C207" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C207" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G207" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J207" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L207" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q207" s="46"/>
       <c r="R207" s="87"/>
       <c r="S207" s="87"/>
       <c r="T207" s="87"/>
       <c r="V207" s="39"/>
       <c r="W207" s="39"/>
       <c r="AI207" s="24"/>
       <c r="AJ207" s="24"/>
       <c r="AO207" s="12"/>
       <c r="AY207" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ207" s="108"/>
       <c r="BA207" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB207" s="109"/>
       <c r="BC207"/>
       <c r="BE207" s="1"/>
     </row>
     <row r="208" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B208" s="32"/>
-      <c r="C208" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C208" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G208" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J208" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L208" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q208" s="46"/>
       <c r="R208" s="87"/>
       <c r="S208" s="87"/>
       <c r="T208" s="87"/>
       <c r="V208" s="39"/>
       <c r="W208" s="39"/>
       <c r="AI208" s="24"/>
       <c r="AJ208" s="24"/>
       <c r="AO208" s="12"/>
       <c r="AY208" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ208" s="108"/>
       <c r="BA208" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB208" s="109"/>
       <c r="BC208"/>
       <c r="BE208" s="1"/>
     </row>
     <row r="209" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B209" s="32"/>
-      <c r="C209" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C209" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G209" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J209" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L209" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q209" s="46"/>
       <c r="R209" s="87"/>
       <c r="S209" s="87"/>
       <c r="T209" s="87"/>
       <c r="V209" s="39"/>
       <c r="W209" s="39"/>
       <c r="AI209" s="24"/>
       <c r="AJ209" s="24"/>
       <c r="AO209" s="12"/>
       <c r="AY209" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ209" s="108"/>
       <c r="BA209" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB209" s="109"/>
       <c r="BC209"/>
       <c r="BE209" s="1"/>
     </row>
     <row r="210" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B210" s="32"/>
-      <c r="C210" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C210" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G210" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J210" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L210" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q210" s="46"/>
       <c r="R210" s="87"/>
       <c r="S210" s="87"/>
       <c r="T210" s="87"/>
       <c r="V210" s="39"/>
       <c r="W210" s="39"/>
       <c r="AI210" s="24"/>
       <c r="AJ210" s="24"/>
       <c r="AO210" s="12"/>
       <c r="AY210" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ210" s="108"/>
       <c r="BA210" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB210" s="109"/>
       <c r="BC210"/>
       <c r="BE210" s="1"/>
     </row>
     <row r="211" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B211" s="32"/>
-      <c r="C211" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C211" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G211" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J211" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L211" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q211" s="46"/>
       <c r="R211" s="87"/>
       <c r="S211" s="87"/>
       <c r="T211" s="87"/>
       <c r="V211" s="39"/>
       <c r="W211" s="39"/>
       <c r="AI211" s="24"/>
       <c r="AJ211" s="24"/>
       <c r="AO211" s="12"/>
       <c r="AY211" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ211" s="108"/>
       <c r="BA211" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB211" s="109"/>
       <c r="BC211"/>
       <c r="BE211" s="1"/>
     </row>
     <row r="212" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B212" s="32"/>
-      <c r="C212" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C212" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G212" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J212" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L212" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q212" s="46"/>
       <c r="R212" s="87"/>
       <c r="S212" s="87"/>
       <c r="T212" s="87"/>
       <c r="V212" s="39"/>
       <c r="W212" s="39"/>
       <c r="AI212" s="24"/>
       <c r="AJ212" s="24"/>
       <c r="AO212" s="12"/>
       <c r="AY212" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ212" s="108"/>
       <c r="BA212" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB212" s="109"/>
       <c r="BC212"/>
       <c r="BE212" s="1"/>
     </row>
     <row r="213" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B213" s="32"/>
-      <c r="C213" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C213" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G213" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J213" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L213" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q213" s="46"/>
       <c r="R213" s="87"/>
       <c r="S213" s="87"/>
       <c r="T213" s="87"/>
       <c r="V213" s="39"/>
       <c r="W213" s="39"/>
       <c r="AI213" s="24"/>
       <c r="AJ213" s="24"/>
       <c r="AO213" s="12"/>
       <c r="AY213" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ213" s="108"/>
       <c r="BA213" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB213" s="109"/>
       <c r="BC213"/>
       <c r="BE213" s="1"/>
     </row>
     <row r="214" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B214" s="32"/>
-      <c r="C214" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C214" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G214" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J214" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L214" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q214" s="46"/>
       <c r="R214" s="87"/>
       <c r="S214" s="87"/>
       <c r="T214" s="87"/>
       <c r="V214" s="39"/>
       <c r="W214" s="39"/>
       <c r="AI214" s="24"/>
       <c r="AJ214" s="24"/>
       <c r="AO214" s="12"/>
       <c r="AY214" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ214" s="108"/>
       <c r="BA214" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB214" s="109"/>
       <c r="BC214"/>
       <c r="BE214" s="1"/>
     </row>
     <row r="215" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B215" s="32"/>
-      <c r="C215" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C215" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G215" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J215" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L215" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q215" s="46"/>
       <c r="R215" s="87"/>
       <c r="S215" s="87"/>
       <c r="T215" s="87"/>
       <c r="V215" s="39"/>
       <c r="W215" s="39"/>
       <c r="AI215" s="24"/>
       <c r="AJ215" s="24"/>
       <c r="AO215" s="12"/>
       <c r="AY215" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ215" s="108"/>
       <c r="BA215" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB215" s="109"/>
       <c r="BC215"/>
       <c r="BE215" s="1"/>
     </row>
     <row r="216" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B216" s="32"/>
-      <c r="C216" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C216" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G216" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J216" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L216" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q216" s="46"/>
       <c r="R216" s="87"/>
       <c r="S216" s="87"/>
       <c r="T216" s="87"/>
       <c r="V216" s="39"/>
       <c r="W216" s="39"/>
       <c r="AI216" s="24"/>
       <c r="AJ216" s="24"/>
       <c r="AO216" s="12"/>
       <c r="AY216" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ216" s="108"/>
       <c r="BA216" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB216" s="109"/>
       <c r="BC216"/>
       <c r="BE216" s="1"/>
     </row>
     <row r="217" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B217" s="32"/>
-      <c r="C217" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C217" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G217" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J217" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L217" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q217" s="46"/>
       <c r="R217" s="87"/>
       <c r="S217" s="87"/>
       <c r="T217" s="87"/>
       <c r="V217" s="39"/>
       <c r="W217" s="39"/>
       <c r="AI217" s="24"/>
       <c r="AJ217" s="24"/>
       <c r="AO217" s="12"/>
       <c r="AY217" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ217" s="108"/>
       <c r="BA217" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB217" s="109"/>
       <c r="BC217"/>
       <c r="BE217" s="1"/>
     </row>
     <row r="218" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B218" s="32"/>
-      <c r="C218" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C218" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G218" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J218" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L218" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q218" s="46"/>
       <c r="R218" s="87"/>
       <c r="S218" s="87"/>
       <c r="T218" s="87"/>
       <c r="V218" s="39"/>
       <c r="W218" s="39"/>
       <c r="AI218" s="24"/>
       <c r="AJ218" s="24"/>
       <c r="AO218" s="12"/>
       <c r="AY218" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ218" s="108"/>
       <c r="BA218" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB218" s="109"/>
       <c r="BC218"/>
       <c r="BE218" s="1"/>
     </row>
     <row r="219" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B219" s="32"/>
-      <c r="C219" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C219" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G219" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J219" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L219" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q219" s="46"/>
       <c r="R219" s="87"/>
       <c r="S219" s="87"/>
       <c r="T219" s="87"/>
       <c r="V219" s="39"/>
       <c r="W219" s="39"/>
       <c r="AI219" s="24"/>
       <c r="AJ219" s="24"/>
       <c r="AO219" s="12"/>
       <c r="AY219" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ219" s="108"/>
       <c r="BA219" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB219" s="109"/>
       <c r="BC219"/>
       <c r="BE219" s="1"/>
     </row>
     <row r="220" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B220" s="32"/>
-      <c r="C220" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C220" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G220" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J220" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L220" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q220" s="46"/>
       <c r="R220" s="87"/>
       <c r="S220" s="87"/>
       <c r="T220" s="87"/>
       <c r="V220" s="39"/>
       <c r="W220" s="39"/>
       <c r="AI220" s="24"/>
       <c r="AJ220" s="24"/>
       <c r="AO220" s="12"/>
       <c r="AY220" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ220" s="108"/>
       <c r="BA220" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB220" s="109"/>
       <c r="BC220"/>
       <c r="BE220" s="1"/>
     </row>
     <row r="221" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B221" s="32"/>
-      <c r="C221" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C221" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G221" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J221" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L221" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q221" s="46"/>
       <c r="R221" s="87"/>
       <c r="S221" s="87"/>
       <c r="T221" s="87"/>
       <c r="V221" s="39"/>
       <c r="W221" s="39"/>
       <c r="AI221" s="24"/>
       <c r="AJ221" s="24"/>
       <c r="AO221" s="12"/>
       <c r="AY221" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ221" s="108"/>
       <c r="BA221" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB221" s="109"/>
       <c r="BC221"/>
       <c r="BE221" s="1"/>
     </row>
     <row r="222" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B222" s="32"/>
-      <c r="C222" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C222" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G222" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J222" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L222" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q222" s="46"/>
       <c r="R222" s="87"/>
       <c r="S222" s="87"/>
       <c r="T222" s="87"/>
       <c r="V222" s="39"/>
       <c r="W222" s="39"/>
       <c r="AI222" s="24"/>
       <c r="AJ222" s="24"/>
       <c r="AO222" s="12"/>
       <c r="AY222" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ222" s="108"/>
       <c r="BA222" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB222" s="109"/>
       <c r="BC222"/>
       <c r="BE222" s="1"/>
     </row>
     <row r="223" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B223" s="32"/>
-      <c r="C223" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C223" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G223" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J223" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L223" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q223" s="46"/>
       <c r="R223" s="87"/>
       <c r="S223" s="87"/>
       <c r="T223" s="87"/>
       <c r="V223" s="39"/>
       <c r="W223" s="39"/>
       <c r="AI223" s="24"/>
       <c r="AJ223" s="24"/>
       <c r="AO223" s="12"/>
       <c r="AY223" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ223" s="108"/>
       <c r="BA223" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB223" s="109"/>
       <c r="BC223"/>
       <c r="BE223" s="1"/>
     </row>
     <row r="224" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B224" s="32"/>
-      <c r="C224" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C224" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G224" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J224" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L224" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q224" s="46"/>
       <c r="R224" s="87"/>
       <c r="S224" s="87"/>
       <c r="T224" s="87"/>
       <c r="V224" s="39"/>
       <c r="W224" s="39"/>
       <c r="AI224" s="24"/>
       <c r="AJ224" s="24"/>
       <c r="AO224" s="12"/>
       <c r="AY224" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ224" s="108"/>
       <c r="BA224" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB224" s="109"/>
       <c r="BC224"/>
       <c r="BE224" s="1"/>
     </row>
     <row r="225" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B225" s="32"/>
-      <c r="C225" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C225" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G225" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J225" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L225" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q225" s="46"/>
       <c r="R225" s="87"/>
       <c r="S225" s="87"/>
       <c r="T225" s="87"/>
       <c r="V225" s="39"/>
       <c r="W225" s="39"/>
       <c r="AI225" s="24"/>
       <c r="AJ225" s="24"/>
       <c r="AO225" s="12"/>
       <c r="AY225" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ225" s="108"/>
       <c r="BA225" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB225" s="109"/>
       <c r="BC225"/>
       <c r="BE225" s="1"/>
     </row>
     <row r="226" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B226" s="32"/>
-      <c r="C226" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C226" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G226" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J226" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L226" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q226" s="46"/>
       <c r="R226" s="87"/>
       <c r="S226" s="87"/>
       <c r="T226" s="87"/>
       <c r="V226" s="39"/>
       <c r="W226" s="39"/>
       <c r="AI226" s="24"/>
       <c r="AJ226" s="24"/>
       <c r="AO226" s="12"/>
       <c r="AY226" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ226" s="108"/>
       <c r="BA226" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB226" s="109"/>
       <c r="BC226"/>
       <c r="BE226" s="1"/>
     </row>
     <row r="227" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B227" s="32"/>
-      <c r="C227" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C227" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G227" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J227" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L227" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q227" s="46"/>
       <c r="R227" s="87"/>
       <c r="S227" s="87"/>
       <c r="T227" s="87"/>
       <c r="V227" s="39"/>
       <c r="W227" s="39"/>
       <c r="AI227" s="24"/>
       <c r="AJ227" s="24"/>
       <c r="AO227" s="12"/>
       <c r="AY227" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ227" s="108"/>
       <c r="BA227" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB227" s="109"/>
       <c r="BC227"/>
       <c r="BE227" s="1"/>
     </row>
     <row r="228" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B228" s="32"/>
-      <c r="C228" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C228" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G228" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J228" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L228" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q228" s="46"/>
       <c r="R228" s="87"/>
       <c r="S228" s="87"/>
       <c r="T228" s="87"/>
       <c r="V228" s="39"/>
       <c r="W228" s="39"/>
       <c r="AI228" s="24"/>
       <c r="AJ228" s="24"/>
       <c r="AO228" s="12"/>
       <c r="AY228" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ228" s="108"/>
       <c r="BA228" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB228" s="109"/>
       <c r="BC228"/>
       <c r="BE228" s="1"/>
     </row>
     <row r="229" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B229" s="32"/>
-      <c r="C229" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C229" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G229" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J229" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L229" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q229" s="46"/>
       <c r="R229" s="87"/>
       <c r="S229" s="87"/>
       <c r="T229" s="87"/>
       <c r="V229" s="39"/>
       <c r="W229" s="39"/>
       <c r="AI229" s="24"/>
       <c r="AJ229" s="24"/>
       <c r="AO229" s="12"/>
       <c r="AY229" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ229" s="108"/>
       <c r="BA229" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB229" s="109"/>
       <c r="BC229"/>
       <c r="BE229" s="1"/>
     </row>
     <row r="230" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B230" s="32"/>
-      <c r="C230" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C230" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G230" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J230" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L230" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q230" s="46"/>
       <c r="R230" s="87"/>
       <c r="S230" s="87"/>
       <c r="T230" s="87"/>
       <c r="V230" s="39"/>
       <c r="W230" s="39"/>
       <c r="AI230" s="24"/>
       <c r="AJ230" s="24"/>
       <c r="AO230" s="12"/>
       <c r="AY230" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ230" s="108"/>
       <c r="BA230" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB230" s="109"/>
       <c r="BC230"/>
       <c r="BE230" s="1"/>
     </row>
     <row r="231" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B231" s="32"/>
-      <c r="C231" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C231" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G231" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J231" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L231" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q231" s="46"/>
       <c r="R231" s="87"/>
       <c r="S231" s="87"/>
       <c r="T231" s="87"/>
       <c r="V231" s="39"/>
       <c r="W231" s="39"/>
       <c r="AI231" s="24"/>
       <c r="AJ231" s="24"/>
       <c r="AO231" s="12"/>
       <c r="AY231" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ231" s="108"/>
       <c r="BA231" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB231" s="109"/>
       <c r="BC231"/>
       <c r="BE231" s="1"/>
     </row>
     <row r="232" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B232" s="32"/>
-      <c r="C232" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C232" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G232" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J232" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L232" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q232" s="46"/>
       <c r="R232" s="87"/>
       <c r="S232" s="87"/>
       <c r="T232" s="87"/>
       <c r="V232" s="39"/>
       <c r="W232" s="39"/>
       <c r="AI232" s="24"/>
       <c r="AJ232" s="24"/>
       <c r="AO232" s="12"/>
       <c r="AY232" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ232" s="108"/>
       <c r="BA232" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB232" s="109"/>
       <c r="BC232"/>
       <c r="BE232" s="1"/>
     </row>
     <row r="233" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B233" s="32"/>
-      <c r="C233" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C233" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G233" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J233" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L233" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q233" s="46"/>
       <c r="R233" s="87"/>
       <c r="S233" s="87"/>
       <c r="T233" s="87"/>
       <c r="V233" s="39"/>
       <c r="W233" s="39"/>
       <c r="AI233" s="24"/>
       <c r="AJ233" s="24"/>
       <c r="AO233" s="12"/>
       <c r="AY233" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ233" s="108"/>
       <c r="BA233" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB233" s="109"/>
       <c r="BC233"/>
       <c r="BE233" s="1"/>
     </row>
     <row r="234" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B234" s="32"/>
-      <c r="C234" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C234" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G234" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J234" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L234" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q234" s="46"/>
       <c r="R234" s="87"/>
       <c r="S234" s="87"/>
       <c r="T234" s="87"/>
       <c r="V234" s="39"/>
       <c r="W234" s="39"/>
       <c r="AI234" s="24"/>
       <c r="AJ234" s="24"/>
       <c r="AO234" s="12"/>
       <c r="AY234" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ234" s="108"/>
       <c r="BA234" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB234" s="109"/>
       <c r="BC234"/>
       <c r="BE234" s="1"/>
     </row>
     <row r="235" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B235" s="32"/>
-      <c r="C235" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C235" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G235" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J235" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L235" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q235" s="46"/>
       <c r="R235" s="87"/>
       <c r="S235" s="87"/>
       <c r="T235" s="87"/>
       <c r="V235" s="39"/>
       <c r="W235" s="39"/>
       <c r="AI235" s="24"/>
       <c r="AJ235" s="24"/>
       <c r="AO235" s="12"/>
       <c r="AY235" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ235" s="108"/>
       <c r="BA235" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB235" s="109"/>
       <c r="BC235"/>
       <c r="BE235" s="1"/>
     </row>
     <row r="236" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B236" s="32"/>
-      <c r="C236" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C236" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G236" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J236" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L236" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q236" s="46"/>
       <c r="R236" s="87"/>
       <c r="S236" s="87"/>
       <c r="T236" s="87"/>
       <c r="V236" s="39"/>
       <c r="W236" s="39"/>
       <c r="AI236" s="24"/>
       <c r="AJ236" s="24"/>
       <c r="AO236" s="12"/>
       <c r="AY236" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ236" s="108"/>
       <c r="BA236" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB236" s="109"/>
       <c r="BC236"/>
       <c r="BE236" s="1"/>
     </row>
     <row r="237" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B237" s="32"/>
-      <c r="C237" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C237" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G237" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J237" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L237" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q237" s="46"/>
       <c r="R237" s="87"/>
       <c r="S237" s="87"/>
       <c r="T237" s="87"/>
       <c r="V237" s="39"/>
       <c r="W237" s="39"/>
       <c r="AI237" s="24"/>
       <c r="AJ237" s="24"/>
       <c r="AO237" s="12"/>
       <c r="AY237" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ237" s="108"/>
       <c r="BA237" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB237" s="109"/>
       <c r="BC237"/>
       <c r="BE237" s="1"/>
     </row>
     <row r="238" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B238" s="32"/>
-      <c r="C238" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C238" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G238" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J238" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L238" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q238" s="46"/>
       <c r="R238" s="87"/>
       <c r="S238" s="87"/>
       <c r="T238" s="87"/>
       <c r="V238" s="39"/>
       <c r="W238" s="39"/>
       <c r="AI238" s="24"/>
       <c r="AJ238" s="24"/>
       <c r="AO238" s="12"/>
       <c r="AY238" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ238" s="108"/>
       <c r="BA238" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB238" s="109"/>
       <c r="BC238"/>
       <c r="BE238" s="1"/>
     </row>
     <row r="239" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B239" s="32"/>
-      <c r="C239" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C239" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G239" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J239" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L239" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q239" s="46"/>
       <c r="R239" s="87"/>
       <c r="S239" s="87"/>
       <c r="T239" s="87"/>
       <c r="V239" s="39"/>
       <c r="W239" s="39"/>
       <c r="AI239" s="24"/>
       <c r="AJ239" s="24"/>
       <c r="AO239" s="12"/>
       <c r="AY239" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ239" s="108"/>
       <c r="BA239" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB239" s="109"/>
       <c r="BC239"/>
       <c r="BE239" s="1"/>
     </row>
     <row r="240" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B240" s="32"/>
-      <c r="C240" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C240" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G240" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J240" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L240" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q240" s="46"/>
       <c r="R240" s="87"/>
       <c r="S240" s="87"/>
       <c r="T240" s="87"/>
       <c r="V240" s="39"/>
       <c r="W240" s="39"/>
       <c r="AI240" s="24"/>
       <c r="AJ240" s="24"/>
       <c r="AO240" s="12"/>
       <c r="AY240" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ240" s="108"/>
       <c r="BA240" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB240" s="109"/>
       <c r="BC240"/>
       <c r="BE240" s="1"/>
     </row>
     <row r="241" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B241" s="32"/>
-      <c r="C241" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C241" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G241" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J241" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L241" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q241" s="46"/>
       <c r="R241" s="87"/>
       <c r="S241" s="87"/>
       <c r="T241" s="87"/>
       <c r="V241" s="39"/>
       <c r="W241" s="39"/>
       <c r="AI241" s="24"/>
       <c r="AJ241" s="24"/>
       <c r="AO241" s="12"/>
       <c r="AY241" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ241" s="108"/>
       <c r="BA241" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB241" s="109"/>
       <c r="BC241"/>
       <c r="BE241" s="1"/>
     </row>
     <row r="242" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B242" s="32"/>
-      <c r="C242" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C242" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G242" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J242" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L242" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q242" s="46"/>
       <c r="R242" s="87"/>
       <c r="S242" s="87"/>
       <c r="T242" s="87"/>
       <c r="V242" s="39"/>
       <c r="W242" s="39"/>
       <c r="AI242" s="24"/>
       <c r="AJ242" s="24"/>
       <c r="AO242" s="12"/>
       <c r="AY242" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ242" s="108"/>
       <c r="BA242" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB242" s="109"/>
       <c r="BC242"/>
       <c r="BE242" s="1"/>
     </row>
     <row r="243" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B243" s="32"/>
-      <c r="C243" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C243" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G243" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J243" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L243" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q243" s="46"/>
       <c r="R243" s="87"/>
       <c r="S243" s="87"/>
       <c r="T243" s="87"/>
       <c r="V243" s="39"/>
       <c r="W243" s="39"/>
       <c r="AI243" s="24"/>
       <c r="AJ243" s="24"/>
       <c r="AO243" s="12"/>
       <c r="AY243" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ243" s="108"/>
       <c r="BA243" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB243" s="109"/>
       <c r="BC243"/>
       <c r="BE243" s="1"/>
     </row>
     <row r="244" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B244" s="32"/>
-      <c r="C244" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C244" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G244" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J244" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L244" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q244" s="46"/>
       <c r="R244" s="87"/>
       <c r="S244" s="87"/>
       <c r="T244" s="87"/>
       <c r="V244" s="39"/>
       <c r="W244" s="39"/>
       <c r="AI244" s="24"/>
       <c r="AJ244" s="24"/>
       <c r="AO244" s="12"/>
       <c r="AY244" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ244" s="108"/>
       <c r="BA244" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB244" s="109"/>
       <c r="BC244"/>
       <c r="BE244" s="1"/>
     </row>
     <row r="245" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B245" s="32"/>
-      <c r="C245" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C245" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G245" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J245" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L245" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q245" s="46"/>
       <c r="R245" s="87"/>
       <c r="S245" s="87"/>
       <c r="T245" s="87"/>
       <c r="V245" s="39"/>
       <c r="W245" s="39"/>
       <c r="AI245" s="24"/>
       <c r="AJ245" s="24"/>
       <c r="AO245" s="12"/>
       <c r="AY245" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ245" s="108"/>
       <c r="BA245" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB245" s="109"/>
       <c r="BC245"/>
       <c r="BE245" s="1"/>
     </row>
     <row r="246" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B246" s="32"/>
-      <c r="C246" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C246" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G246" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J246" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L246" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q246" s="46"/>
       <c r="R246" s="87"/>
       <c r="S246" s="87"/>
       <c r="T246" s="87"/>
       <c r="V246" s="39"/>
       <c r="W246" s="39"/>
       <c r="AI246" s="24"/>
       <c r="AJ246" s="24"/>
       <c r="AO246" s="12"/>
       <c r="AY246" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ246" s="108"/>
       <c r="BA246" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB246" s="109"/>
       <c r="BC246"/>
       <c r="BE246" s="1"/>
     </row>
     <row r="247" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B247" s="32"/>
-      <c r="C247" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C247" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G247" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J247" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L247" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q247" s="46"/>
       <c r="R247" s="87"/>
       <c r="S247" s="87"/>
       <c r="T247" s="87"/>
       <c r="V247" s="39"/>
       <c r="W247" s="39"/>
       <c r="AI247" s="24"/>
       <c r="AJ247" s="24"/>
       <c r="AO247" s="12"/>
       <c r="AY247" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ247" s="108"/>
       <c r="BA247" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB247" s="109"/>
       <c r="BC247"/>
       <c r="BE247" s="1"/>
     </row>
     <row r="248" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B248" s="32"/>
-      <c r="C248" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C248" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G248" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J248" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L248" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q248" s="46"/>
       <c r="R248" s="87"/>
       <c r="S248" s="87"/>
       <c r="T248" s="87"/>
       <c r="V248" s="39"/>
       <c r="W248" s="39"/>
       <c r="AI248" s="24"/>
       <c r="AJ248" s="24"/>
       <c r="AO248" s="12"/>
       <c r="AY248" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ248" s="108"/>
       <c r="BA248" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB248" s="109"/>
       <c r="BC248"/>
       <c r="BE248" s="1"/>
     </row>
     <row r="249" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B249" s="32"/>
-      <c r="C249" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C249" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G249" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J249" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L249" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q249" s="46"/>
       <c r="R249" s="87"/>
       <c r="S249" s="87"/>
       <c r="T249" s="87"/>
       <c r="V249" s="39"/>
       <c r="W249" s="39"/>
       <c r="AI249" s="24"/>
       <c r="AJ249" s="24"/>
       <c r="AO249" s="12"/>
       <c r="AY249" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ249" s="108"/>
       <c r="BA249" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB249" s="109"/>
       <c r="BC249"/>
       <c r="BE249" s="1"/>
     </row>
     <row r="250" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B250" s="32"/>
-      <c r="C250" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C250" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G250" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J250" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L250" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q250" s="46"/>
       <c r="R250" s="87"/>
       <c r="S250" s="87"/>
       <c r="T250" s="87"/>
       <c r="V250" s="39"/>
       <c r="W250" s="39"/>
       <c r="AI250" s="24"/>
       <c r="AJ250" s="24"/>
       <c r="AO250" s="12"/>
       <c r="AY250" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ250" s="108"/>
       <c r="BA250" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB250" s="109"/>
       <c r="BC250"/>
       <c r="BE250" s="1"/>
     </row>
     <row r="251" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B251" s="32"/>
-      <c r="C251" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C251" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G251" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J251" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L251" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q251" s="46"/>
       <c r="R251" s="87"/>
       <c r="S251" s="87"/>
       <c r="T251" s="87"/>
       <c r="V251" s="39"/>
       <c r="W251" s="39"/>
       <c r="AI251" s="24"/>
       <c r="AJ251" s="24"/>
       <c r="AO251" s="12"/>
       <c r="AY251" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ251" s="108"/>
       <c r="BA251" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB251" s="109"/>
       <c r="BC251"/>
       <c r="BE251" s="1"/>
     </row>
     <row r="252" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B252" s="32"/>
-      <c r="C252" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C252" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G252" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J252" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L252" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q252" s="46"/>
       <c r="R252" s="87"/>
       <c r="S252" s="87"/>
       <c r="T252" s="87"/>
       <c r="V252" s="39"/>
       <c r="W252" s="39"/>
       <c r="AI252" s="24"/>
       <c r="AJ252" s="24"/>
       <c r="AO252" s="12"/>
       <c r="AY252" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ252" s="108"/>
       <c r="BA252" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB252" s="109"/>
       <c r="BC252"/>
       <c r="BE252" s="1"/>
     </row>
     <row r="253" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B253" s="32"/>
-      <c r="C253" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C253" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G253" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J253" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L253" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q253" s="46"/>
       <c r="R253" s="87"/>
       <c r="S253" s="87"/>
       <c r="T253" s="87"/>
       <c r="V253" s="39"/>
       <c r="W253" s="39"/>
       <c r="AI253" s="24"/>
       <c r="AJ253" s="24"/>
       <c r="AO253" s="12"/>
       <c r="AY253" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ253" s="108"/>
       <c r="BA253" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB253" s="109"/>
       <c r="BC253"/>
       <c r="BE253" s="1"/>
     </row>
     <row r="254" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B254" s="32"/>
-      <c r="C254" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C254" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G254" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J254" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L254" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q254" s="46"/>
       <c r="R254" s="87"/>
       <c r="S254" s="87"/>
       <c r="T254" s="87"/>
       <c r="V254" s="39"/>
       <c r="W254" s="39"/>
       <c r="AI254" s="24"/>
       <c r="AJ254" s="24"/>
       <c r="AO254" s="12"/>
       <c r="AY254" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ254" s="108"/>
       <c r="BA254" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB254" s="109"/>
       <c r="BC254"/>
       <c r="BE254" s="1"/>
     </row>
     <row r="255" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B255" s="32"/>
-      <c r="C255" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C255" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G255" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J255" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L255" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q255" s="46"/>
       <c r="R255" s="87"/>
       <c r="V255" s="39"/>
       <c r="W255" s="39"/>
       <c r="AI255" s="24"/>
       <c r="AJ255" s="24"/>
       <c r="AO255" s="12"/>
       <c r="AY255" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ255" s="108"/>
       <c r="BA255" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB255" s="109"/>
       <c r="BC255"/>
       <c r="BE255" s="1"/>
     </row>
     <row r="256" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B256" s="32"/>
-      <c r="C256" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C256" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G256" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J256" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L256" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q256" s="46"/>
       <c r="R256" s="87"/>
       <c r="V256" s="39"/>
       <c r="W256" s="39"/>
       <c r="AI256" s="24"/>
       <c r="AJ256" s="24"/>
       <c r="AO256" s="12"/>
       <c r="AY256" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ256" s="108"/>
       <c r="BA256" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB256" s="109"/>
       <c r="BC256"/>
       <c r="BE256" s="1"/>
     </row>
     <row r="257" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B257" s="32"/>
-      <c r="C257" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C257" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G257" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J257" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L257" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q257" s="46"/>
       <c r="R257" s="87"/>
       <c r="V257" s="39"/>
       <c r="W257" s="39"/>
       <c r="AI257" s="24"/>
       <c r="AJ257" s="24"/>
       <c r="AO257" s="12"/>
       <c r="AY257" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ257" s="108"/>
       <c r="BA257" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB257" s="109"/>
       <c r="BC257"/>
       <c r="BE257" s="1"/>
     </row>
     <row r="258" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B258" s="32"/>
-      <c r="C258" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C258" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G258" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J258" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L258" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q258" s="46"/>
       <c r="R258" s="87"/>
       <c r="V258" s="39"/>
       <c r="W258" s="39"/>
       <c r="AI258" s="24"/>
       <c r="AJ258" s="24"/>
       <c r="AO258" s="12"/>
       <c r="AY258" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ258" s="108"/>
       <c r="BA258" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB258" s="109"/>
       <c r="BC258"/>
       <c r="BE258" s="1"/>
     </row>
     <row r="259" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B259" s="32"/>
-      <c r="C259" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C259" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G259" s="33">
-        <f t="shared" si="16"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J259" s="33">
-        <f t="shared" si="17"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L259" s="33">
-        <f t="shared" si="18"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q259" s="46"/>
       <c r="R259" s="87"/>
       <c r="V259" s="39"/>
       <c r="W259" s="39"/>
       <c r="AI259" s="24"/>
       <c r="AJ259" s="24"/>
       <c r="AO259" s="12"/>
       <c r="AY259" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ259" s="108"/>
       <c r="BA259" s="71">
-        <f t="shared" si="19"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="BB259" s="109"/>
       <c r="BC259"/>
       <c r="BE259" s="1"/>
     </row>
     <row r="260" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B260" s="32"/>
-      <c r="C260" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C260" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G260" s="33">
-        <f t="shared" ref="G260:G268" si="21">B262</f>
+        <f t="shared" ref="G260:G268" si="16">B262</f>
         <v>0</v>
       </c>
       <c r="J260" s="33">
-        <f t="shared" ref="J260:J268" si="22">B262</f>
+        <f t="shared" ref="J260:J268" si="17">B262</f>
         <v>0</v>
       </c>
       <c r="L260" s="33">
-        <f t="shared" ref="L260:L268" si="23">B262</f>
+        <f t="shared" ref="L260:L268" si="18">B262</f>
         <v>0</v>
       </c>
       <c r="Q260" s="46"/>
       <c r="R260" s="87"/>
       <c r="V260" s="39"/>
       <c r="W260" s="39"/>
       <c r="AI260" s="24"/>
       <c r="AJ260" s="24"/>
       <c r="AO260" s="12"/>
       <c r="AY260" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ260" s="108"/>
       <c r="BA260" s="71">
-        <f t="shared" ref="BA260:BA262" si="24">B262</f>
+        <f t="shared" ref="BA260:BA262" si="19">B262</f>
         <v>0</v>
       </c>
       <c r="BB260" s="109"/>
       <c r="BC260"/>
       <c r="BE260" s="1"/>
     </row>
     <row r="261" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B261" s="32"/>
-      <c r="C261" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C261" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G261" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J261" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L261" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Q261" s="46"/>
       <c r="R261" s="87"/>
       <c r="V261" s="39"/>
       <c r="W261" s="39"/>
       <c r="AI261" s="24"/>
       <c r="AJ261" s="24"/>
       <c r="AO261" s="12"/>
       <c r="AY261" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ261" s="108"/>
       <c r="BA261" s="71">
-        <f t="shared" si="24"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BB261" s="109"/>
       <c r="BC261"/>
       <c r="BE261" s="1"/>
     </row>
     <row r="262" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B262" s="32"/>
-      <c r="C262" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C262" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G262" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J262" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L262" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Q262" s="46"/>
       <c r="R262" s="87"/>
       <c r="V262" s="39"/>
       <c r="W262" s="39"/>
       <c r="AI262" s="24"/>
       <c r="AJ262" s="24"/>
       <c r="AO262" s="12"/>
       <c r="AY262" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ262" s="108"/>
       <c r="BA262" s="71">
-        <f t="shared" si="24"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BB262" s="109"/>
       <c r="BC262"/>
       <c r="BE262" s="1"/>
     </row>
     <row r="263" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B263" s="32"/>
-      <c r="C263" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C263" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G263" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J263" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L263" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Q263" s="46"/>
       <c r="AY263" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ263" s="110"/>
       <c r="BB263" s="109"/>
       <c r="BC263"/>
     </row>
     <row r="264" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B264" s="32"/>
-      <c r="C264" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C264" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G264" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J264" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L264" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AY264" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ264" s="110"/>
       <c r="BC264"/>
     </row>
     <row r="265" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B265" s="22"/>
-      <c r="C265" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C265" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G265" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J265" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L265" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AY265" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ265" s="110"/>
     </row>
     <row r="266" spans="2:57" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B266" s="22"/>
-      <c r="C266" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C266" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G266" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J266" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L266" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AY266" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ266" s="110"/>
     </row>
     <row r="267" spans="2:57" x14ac:dyDescent="0.35">
-      <c r="C267" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C267" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G267" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J267" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L267" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AY267" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ267" s="110"/>
     </row>
     <row r="268" spans="2:57" x14ac:dyDescent="0.35">
-      <c r="C268" s="33">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C268" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="G268" s="33">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J268" s="33">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L268" s="33">
-        <f t="shared" si="23"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AY268" s="71" t="s">
         <v>8</v>
       </c>
       <c r="AZ268" s="110"/>
     </row>
     <row r="1333" spans="32:34" x14ac:dyDescent="0.35">
       <c r="AG1333" s="13"/>
       <c r="AH1333" s="13"/>
     </row>
     <row r="1342" spans="32:34" x14ac:dyDescent="0.35">
       <c r="AF1342" s="13"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="57">
     <mergeCell ref="AY1:AZ1"/>
     <mergeCell ref="BA1:BB1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="L1:M1"/>
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="AP1:AQ1"/>
     <mergeCell ref="E2:F2"/>
@@ -16647,83 +16117,82 @@
   <conditionalFormatting sqref="F3:F8">
     <cfRule type="expression" dxfId="20" priority="40">
       <formula>SUM($F$3:$F$8)&lt;&gt;100%</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AI3:AJ3">
     <cfRule type="containsText" dxfId="15" priority="12" operator="containsText" text="please select">
       <formula>NOT(ISERROR(SEARCH("please select",AI3)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AK3:AL3">
     <cfRule type="expression" dxfId="14" priority="19">
       <formula>SUM($AK$3:$AL$3)&lt;&gt;100%</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AM3:AN3">
     <cfRule type="expression" dxfId="13" priority="27" stopIfTrue="1">
       <formula>SUM($AM$3:$AN$3)&lt;&gt;100%</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AZ3:AZ262 BB3:BB263">
     <cfRule type="containsText" dxfId="6" priority="5" operator="containsText" text="&quot;please select&quot;">
       <formula>NOT(ISERROR(SEARCH(("""please select"""),(AZ3))))</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="900" yWindow="583" count="10">
+  <dataValidations xWindow="900" yWindow="583" count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4:E9 F9" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>Percentage</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V3:V8 AK3:AN3 AZ3:AZ262" xr:uid="{2049CD27-7A73-44E8-8A6F-9260A81920A3}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H40 O3:O5 AH3:AH6 M3:M40" xr:uid="{AD2F78D1-9FCD-436B-ADC4-AC573EC02BC4}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="BB3:BB263 I3 K3:K40" xr:uid="{25CEF788-F146-48EB-80A2-817E30173400}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AO3 BA263:BA1048576 BB264:BB1048576" xr:uid="{CB38BFC2-D3C3-4F31-A025-921E5A64DF09}">
       <formula1>0</formula1>
       <formula2>1000000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Required field" error="Q2 is mandatory. Please enter a whole number (no letters or decimals)." promptTitle="Required (Mandatory)" prompt="Please enter a whole number (e.g. 5, 10, 25)." sqref="D3:D40" xr:uid="{DDFCA19C-E769-4505-9CC8-31F1BEBEFB13}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please enter a number between 0 and 100. Letters are not allowed." promptTitle="Enter percentage" prompt="Enter a number (e.g. 25 for 25%). The total of all fields should add up to 100%." sqref="F3:F8" xr:uid="{06B40A9C-9E17-446B-AC7C-A7B2BC51A816}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AS3:AS11" xr:uid="{EEC51D7A-E97B-4821-B358-A7503AB179F6}">
       <formula1>0</formula1>
       <formula2>100000000000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please enter a whole number (no letters or decimals)." promptTitle="Whole number" prompt="Enter a whole number (e.g. 0, 1, 5)." sqref="Q3:Q11 S3:T8" xr:uid="{F1A4ED54-9F60-494C-A0AA-2C53329BD2C3}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Required field" error="Q2 is mandatory. Please enter a whole number (no letters or decimals)." promptTitle="Required (Mandatory)" prompt="Please enter a whole number (e.g. 5, 10, 25)." sqref="C4:C268" xr:uid="{C7175418-7B73-43FD-9847-3BF2D87A8FDD}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="17" operator="containsText" id="{803AA403-8215-4E56-AAB3-5CD10C08C811}">
             <xm:f>NOT(ISERROR(SEARCH('Dropdown answers Company'!$B$2,X3)))</xm:f>
             <xm:f>'Dropdown answers Company'!$B$2</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FFFF0000"/>
               </font>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>X3</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="16" operator="containsText" id="{260CF582-60CC-4CB7-9F2F-1C4274F71C6C}">
             <xm:f>NOT(ISERROR(SEARCH('Dropdown answers Company'!$C$2,Y3)))</xm:f>
             <xm:f>'Dropdown answers Company'!$C$2</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FFFF0000"/>
@@ -16921,51 +16390,51 @@
           </x14:formula1>
           <xm:sqref>AQ3:AQ8</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{147CCBA6-2DBB-4FC6-BC16-6C2EC6BAF836}">
           <x14:formula1>
             <xm:f>'Dropdown answers Company'!$F$2:$F$4</xm:f>
           </x14:formula1>
           <xm:sqref>AB3:AB11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CACA3CC7-A5A3-4DF9-9888-658394473E44}">
           <x14:formula1>
             <xm:f>'Dropdown answers Facility'!$A$2:$A$28</xm:f>
           </x14:formula1>
           <xm:sqref>B43:B51</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CAEA1EC6-136B-452D-9C17-ACFEAAB34A5B}">
           <x14:formula1>
             <xm:f>'Dropdown answers Company'!$N$2:$N$28</xm:f>
           </x14:formula1>
           <xm:sqref>BA3:BA262 AY3:AY268</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Required field" error="Q2 is mandatory. Please enter a whole number (no letters or decimals)." promptTitle="Required (Mandatory)" prompt="Please enter a whole number (e.g. 5, 10, 25)." xr:uid="{0CD50714-F96A-4ED8-A73B-49C82FE543B0}">
           <x14:formula1>
             <xm:f>'Dropdown answers Company'!$A$2:$A$28</xm:f>
           </x14:formula1>
-          <xm:sqref>C3</xm:sqref>
+          <xm:sqref>C3:C268</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E46FDAE6-642B-42A6-AA70-3573A41ADCBC}">
           <x14:formula1>
             <xm:f>'Dropdown answers Company'!$A$2:$A$28</xm:f>
           </x14:formula1>
           <xm:sqref>G3:G268 L3:L268 J3:J268</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:O1402"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F3" sqref="F3:F262"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.81640625" customWidth="1"/>
     <col min="2" max="2" width="20.453125" bestFit="1" customWidth="1"/>
@@ -35282,50 +34751,59 @@
       </c>
     </row>
     <row r="50" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C50" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001F597048A1FEFC4EB1E427A3EF0095E6" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62023f6fa67906089e5c9c0f3388d0d3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e83dfd4a-d210-466e-aa07-44bf06fdc40d" xmlns:ns3="f5cc60ba-607d-4884-8a78-b50996670af0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed76c2e5a4947abdbe75519a99d05789" ns2:_="" ns3:_="">
     <xsd:import namespace="e83dfd4a-d210-466e-aa07-44bf06fdc40d"/>
     <xsd:import namespace="f5cc60ba-607d-4884-8a78-b50996670af0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -35542,104 +35020,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e83dfd4a-d210-466e-aa07-44bf06fdc40d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f5cc60ba-607d-4884-8a78-b50996670af0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D5EC471-2B69-412A-9CD4-A25FB172FF9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D723E250-38D9-4905-ABC8-72075F05C941}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e83dfd4a-d210-466e-aa07-44bf06fdc40d"/>
     <ds:schemaRef ds:uri="f5cc60ba-607d-4884-8a78-b50996670af0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE13E54F-746D-41DB-BDE3-869DCE5B1A4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e83dfd4a-d210-466e-aa07-44bf06fdc40d"/>
     <ds:schemaRef ds:uri="f5cc60ba-607d-4884-8a78-b50996670af0"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>